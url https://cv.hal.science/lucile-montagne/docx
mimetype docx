--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3228,412 +3228,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of feed intake and growth responses of growing pigs after a sanitary challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (6), pp.952-961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111100228X⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730166v1</w:t>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of feed intake and growth responses of growing pigs after a sanitary challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.952-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111100228X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841110v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
+                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc. Urdaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (8), pp.2556-2569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,278 +5360,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004049⟩</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900499v1</w:t>
+                <w:t xml:space="preserve">hal-02681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (5), pp.419-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681521v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6157,51 +6157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes in the small intestine of the calf: effect of dietary protein source on the activities of some enzymes in the small intestinal mucosa and digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume grains enhance ileal losses of specific endogenous serine-protease proteins in weaned pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,312 +6669,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion des matières azotées végétales chez le veau préruminant. Quantification des matières azotées endogènes et importance des mucines</w:t>
+                <w:t xml:space="preserve">Calf intestinal mucin: isolation, partial characterization and measurement in ileal digesta using an enzyme-linked immunosorbant assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (5), pp.315-324</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83, pp.507-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686486v1</w:t>
+                <w:t xml:space="preserve">hal-02697264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calf intestinal mucin: isolation, partial characterization and measurement in ileal digesta using an enzyme-linked immunosorbant assay</w:t>
+                <w:t xml:space="preserve">Influence of dietary protein level and origin on the flow of mucin along the small intestine of the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 83, pp.507-517</w:t>
+              <w:t xml:space="preserve">, 2000, 83, pp.2820-2828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697264v1</w:t>
+                <w:t xml:space="preserve">hal-02684541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary protein level and origin on the flow of mucin along the small intestine of the preruminant calf</w:t>
+                <w:t xml:space="preserve">Digestion des matières azotées végétales chez le veau préruminant. Quantification des matières azotées endogènes et importance des mucines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83, pp.2820-2828</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (5), pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684541v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux protéique alimentaire sur les flux intestinaux de protéases pancréatiques chez le veau préruminant</w:t>
               </w:r>
@@ -7144,364 +7144,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.80-81</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687628v1</w:t>
+                <w:t xml:space="preserve">hal-02683766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and enzyme activities of the small intestine are modulated by dietary protein source in the preruminant calf</w:t>
+                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Savidge</w:t>
+                <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39, pp.455-466</w:t>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689924v1</w:t>
+                <w:t xml:space="preserve">hal-02687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and enzyme activities of the small intestine are modulated by dietary protein source in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cabral</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Toullec</w:t>
+                <w:t xml:space="preserve">T. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58, pp.78</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39, pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683766v1</w:t>
+                <w:t xml:space="preserve">hal-02689924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino-terminal sequencing of the ovine milk fat globule membrane protein butyrophilin</w:t>
               </w:r>
@@ -7608,51 +7608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lallès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8627,329 +8627,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the use of rangeland and roughage by actors of the organic pig and layer hen sectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.423</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284095v1</w:t>
+                <w:t xml:space="preserve">hal-04215051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les freins et les leviers au développement du porc Bio ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of the use of rangeland and roughage by actors of the organic pig and layer hen sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; ITAB, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918728v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+                <w:t xml:space="preserve">Quels sont les freins et les leviers au développement du porc Bio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
+              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; ITAB, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215051v1</w:t>
+                <w:t xml:space="preserve">hal-04918728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
               </w:r>
@@ -9809,277 +9809,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Parrott</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761026v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Väre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
               </w:r>
@@ -10811,51 +10811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des relations entre santé, mortalité et croissance du porc en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11055,243 +11055,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d'ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d’ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris (FR), France. pp.111-116</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729357v1</w:t>
+                <w:t xml:space="preserve">hal-02747939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d’ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d'ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris (FR), France. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747939v1</w:t>
+                <w:t xml:space="preserve">hal-00729357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la teneur en fibres totales et insolubles de matières premières courantes dans l'alimentation du porc à partir de leur composition chimique</w:t>
               </w:r>
@@ -11657,51 +11657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11902,51 +11902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the reduction in voluntary feed intake and growth after a digestive challenge in post-weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12207,325 +12207,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méta-analytique de l'effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Construction d'une base de données pour étudier les interactions entre la santé et la nutrition chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris (FR), France. pp.89-94</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729195v1</w:t>
+                <w:t xml:space="preserve">hal-02757981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une base de données pour étudier les interactions entre la santé et la nutrition chez le porc en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Etude méta-analytique de l'effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris (FR), France. pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757981v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méta-analytique de l’effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12936,273 +12936,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of markers of the post-weaning changes in gut morphology and physiology in piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Simmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755560v1</w:t>
+                <w:t xml:space="preserve">hal-02754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of markers of the post-weaning changes in gut morphology and physiology in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754728v1</w:t>
+                <w:t xml:space="preserve">hal-02755560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double cannulated pig: an animal model to study digesta transit along the gut</w:t>
               </w:r>
@@ -13303,355 +13303,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phasolein type and heat treatment on gut characteristics and protein digestibility in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Beebe</w:t>
+                <w:t xml:space="preserve">Etude de l'adaptation de la structure et des fonctions digestives ... un aliment post-sevrage par analyse en composantes principales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès européen sur les graines de légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Dijon, France. n.p</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826865v1</w:t>
+                <w:t xml:space="preserve">hal-02762560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'adaptation de la structure et des fonctions digestives ... un aliment post-sevrage par analyse en composantes principales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of phasolein type and heat treatment on gut characteristics and protein digestibility in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexander Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Souffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès européen sur les graines de légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762560v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary phasolein level on feed intake, growth, gut characteristics and protein digestibility in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alexander Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Souffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès européen sur les graines de légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France. n.p</w:t>
@@ -13801,51 +13801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non digested ileal proteins in piglets receiving legume grains : mathematical and biochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14060,51 +14060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14181,51 +14181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14306,51 +14306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14578,51 +14578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14820,51 +14820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15135,372 +15135,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle de la formation initiale dans l’attractivité des métiers de la filière porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bessine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Guyonvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084773v1</w:t>
+                <w:t xml:space="preserve">hal-05039010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282761v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la formation initiale dans l’attractivité des métiers de la filière porcine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Guyonvarch</w:t>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morelon</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039010v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’augmentation de la teneur en énergie de l’aliment, associée à un maintien de l’équilibre avec les acides aminés, permet d’augmenter la vitesse de croissance et le poids de carcasse des porcs mâles entiers alimentés à volonté</w:t>
               </w:r>
@@ -15565,51 +15565,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19015,51 +19015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1130FF42"/>
+    <w:nsid w:val="C27C65FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19246,51 +19246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Cardinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Warpechowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Ziegelmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canibe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02292755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trevisi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.05.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alberto Lovatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100228X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lovatto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29ZS1MJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450720580X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pluske" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cavaney" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mullan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507332534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beebe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Souffrant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Cavaney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hampson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pluske" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Freire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Formal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lall&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Humbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Savidge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729357v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729392v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758077v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Guerra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lovatto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexander Montoya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Souffrant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lockwood" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Barrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bessine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guyonvarch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512984v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.281" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stravakakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188967v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanteloube" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Chenadec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4106" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauptli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254932.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall-Le Bleiz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023056v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837103v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02436910v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Cardinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Warpechowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Ziegelmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canibe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02292755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trevisi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.05.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alberto Lovatto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100228X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lovatto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29ZS1MJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450720580X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pluske" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cavaney" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mullan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507332534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beebe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Souffrant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Cavaney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hampson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pluske" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Freire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Formal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lall&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Humbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Savidge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747939v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729392v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758077v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Guerra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lovatto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729195v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755560v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexander Montoya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Souffrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lockwood" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039010v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Barrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bessine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guyonvarch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512984v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.281" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stravakakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188967v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanteloube" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Chenadec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4106" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauptli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254932.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall-Le Bleiz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023056v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837103v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02436910v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>