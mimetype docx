--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -301,693 +301,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et évaluer des systèmes d'élevages favorables à la biodiversité : exemple d'un projet d'étudiant(e)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gontier</w:t>
+                <w:t xml:space="preserve">RenouVeau -Réinventer les modèles de production de veaux de boucherie alliant enjeux sociétaux, qualité des produits et viabilité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lefoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 104, pp.79-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art07⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 107, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181410v1</w:t>
+                <w:t xml:space="preserve">hal-05372624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does feeding strategy affect the aromatic volatile compounds profile and sensory properties of organic fresh pork?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+                <w:t xml:space="preserve">Concevoir et évaluer des systèmes d'élevages favorables à la biodiversité : exemple d'un projet d'étudiant(e)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Dauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05100159v1</w:t>
+                <w:t xml:space="preserve">hal-05181410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RenouVeau -Réinventer les modèles de production de veaux de boucherie alliant enjeux sociétaux, qualité des produits et viabilité économique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does feeding strategy affect the aromatic volatile compounds profile and sensory properties of organic fresh pork?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Briand</w:t>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lefoul</w:t>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Tourtier</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vaillant</w:t>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.83-94. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.109869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372624v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alibert</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.101190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653317v1</w:t>
+                <w:t xml:space="preserve">hal-04582528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (7), pp.101190. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582528v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
@@ -1012,51 +1012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2416,437 +2416,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effect of dietary inulin supplementation on gastrointestinal fermentation, digestibility and growth in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">B.U. Metzler-Zebeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+                <w:t xml:space="preserve">P. Trevisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.M. Prates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+                <w:t xml:space="preserve">hal-02623493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629240v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of dietary inulin supplementation on gastrointestinal fermentation, digestibility and growth in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.U. Metzler-Zebeli</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trevisi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Bosi</w:t>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 233, pp.120-132. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623493v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feed restriction on health, digestion and faecal microbiota of growing pigs housed in good or poor hygiene conditions</w:t>
               </w:r>
@@ -3228,670 +3228,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Meta-analysis of feed intake and growth responses of growing pigs after a sanitary challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.952-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111100228X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+                <w:t xml:space="preserve">hal-00730166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of feed intake and growth responses of growing pigs after a sanitary challenge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc. Urdaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111100228X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (8), pp.2556-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730166v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mc. Urdaci</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (8), pp.2556-2569. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841110v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
+                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Lovatto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">L. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 109 (1-3), pp.179-181. </w:t>
+              <w:t xml:space="preserve">, 2010, 109 (1), pp.179-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729490v1</w:t>
+                <w:t xml:space="preserve">hal-00729487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
+                <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+                <w:t xml:space="preserve">P.A. Lovatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 109 (1), pp.179-181. </w:t>
+              <w:t xml:space="preserve">, 2010, 109 (1-3), pp.179-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729487v1</w:t>
+                <w:t xml:space="preserve">hal-00729490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
               </w:r>
@@ -4323,697 +4323,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digesta transit in different segments of the gastrointestinal tract of pigs as affected by insoluble fibre supplied by wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Feeding different types of cooked white rice to piglets after weaning influences starch digestion, digesta and fermentation characteristics and the faecal shedding of beta-haemolytic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pluske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Cavaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pethick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98 (1), pp.54-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114507692981⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 97 (2), pp.298-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507332534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656038v1</w:t>
+                <w:t xml:space="preserve">hal-02659429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main intestinal markers associated with the changes in gut architecture and function in piglets after weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fibre content in the diet on the mean retention time in different segments of the digestive tract in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Simmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (1-3), pp.27-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S000711450720580X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668655v1</w:t>
+                <w:t xml:space="preserve">hal-02668061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites of nutrient digestion in growing pigs: Effect of dietary fiber</w:t>
+                <w:t xml:space="preserve">Digesta transit in different segments of the gastrointestinal tract of pigs as affected by insoluble fibre supplied by wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Howard Simmins</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Simmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507692981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659755v1</w:t>
+                <w:t xml:space="preserve">hal-02656038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre content in the diet on the mean retention time in different segments of the digestive tract in growing pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main intestinal markers associated with the changes in gut architecture and function in piglets after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.032⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711450720580X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668061v1</w:t>
+                <w:t xml:space="preserve">hal-02668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding different types of cooked white rice to piglets after weaning influences starch digestion, digesta and fermentation characteristics and the faecal shedding of beta-haemolytic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pluske</w:t>
+                <w:t xml:space="preserve">Sites of nutrient digestion in growing pigs: Effect of dietary fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pethick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Howard Simmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 97 (2), pp.298-306. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (4), pp.976-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507332534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659429v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Phaseolus vulgaris phaseolin level of incorporation, type and thermal treatment on gut characteristics in rats</w:t>
               </w:r>
@@ -5226,412 +5226,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of diet on mucin kinetics and composition : nutrition and health implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62, pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889954v1</w:t>
+                <w:t xml:space="preserve">hal-02676531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of diet composition on postweaning colibacillosis in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Cavaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Hampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Pluske</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.2364-2374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681521v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (5), pp.419-435. </w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (4), pp.301-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900499v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
               </w:r>
@@ -5643,319 +5608,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 44, pp.419-435</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 44 (5), pp.419-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674668v1</w:t>
+                <w:t xml:space="preserve">hal-00900499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet on mucin kinetics and composition : nutrition and health implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676531v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet composition on postweaning colibacillosis in piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of ileal output of gastro-intestinal glycoprotein in weaned piglets using three different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.J. Hampson</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Pluske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 82, pp.2364-2374</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.419-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677051v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary protein level and source on the course of protein digestion along the small intestine of the veal calf</w:t>
               </w:r>
@@ -6062,64 +6062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of interactions between dietary fibre and the intestinal mucosa, and their consequences on digestive health in young non-ruminant animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Pluske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Hampson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, pp.95-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6157,51 +6157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes in the small intestine of the calf: effect of dietary protein source on the activities of some enzymes in the small intestinal mucosa and digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume grains enhance ileal losses of specific endogenous serine-protease proteins in weaned pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,610 +6371,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines végétales, digestion et santé du veau</w:t>
+                <w:t xml:space="preserve">Intestinal digestion of dietary and endogenous proteins along the small intestine of calves fed soybean or potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grongnet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Alimentation Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 551, pp.24-26</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (10), pp.2719-2730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675816v1</w:t>
+                <w:t xml:space="preserve">hal-02675042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary protein concentration on the morphology and enzyme activities of the small intestine of the pre-ruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protéines végétales, digestion et santé du veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grongnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 73, pp.571-578</w:t>
+              <w:t xml:space="preserve">Revue de l'Alimentation Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 551, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679692v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal digestion of dietary and endogenous proteins along the small intestine of calves fed soybean or potato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dietary protein concentration on the morphology and enzyme activities of the small intestine of the pre-ruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (10), pp.2719-2730</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73, pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675042v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calf intestinal mucin: isolation, partial characterization and measurement in ileal digesta using an enzyme-linked immunosorbant assay</w:t>
+                <w:t xml:space="preserve">Digestion des matières azotées végétales chez le veau préruminant. Quantification des matières azotées endogènes et importance des mucines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83, pp.507-517</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (5), pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697264v1</w:t>
+                <w:t xml:space="preserve">hal-02686486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary protein level and origin on the flow of mucin along the small intestine of the preruminant calf</w:t>
+                <w:t xml:space="preserve">Calf intestinal mucin: isolation, partial characterization and measurement in ileal digesta using an enzyme-linked immunosorbant assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 83, pp.2820-2828</w:t>
+              <w:t xml:space="preserve">, 2000, 83, pp.507-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684541v1</w:t>
+                <w:t xml:space="preserve">hal-02697264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion des matières azotées végétales chez le veau préruminant. Quantification des matières azotées endogènes et importance des mucines</w:t>
+                <w:t xml:space="preserve">Influence of dietary protein level and origin on the flow of mucin along the small intestine of the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (5), pp.315-324</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83, pp.2820-2828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686486v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux protéique alimentaire sur les flux intestinaux de protéases pancréatiques chez le veau préruminant</w:t>
               </w:r>
@@ -7144,770 +7144,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and enzyme activities of the small intestine are modulated by dietary protein source in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cabral</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+                <w:t xml:space="preserve">René Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Savidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58, pp.78</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (4), pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683766v1</w:t>
+                <w:t xml:space="preserve">hal-00900315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (1), pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and enzyme activities of the small intestine are modulated by dietary protein source in the preruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-terminal sequencing of the ovine milk fat globule membrane protein butyrophilin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Humbert</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 79 (2), pp.275-279</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684704v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
+                <w:t xml:space="preserve">Amino-terminal sequencing of the ovine milk fat globule membrane protein butyrophilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lallès</w:t>
+                <w:t xml:space="preserve">J.M. Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.80-81</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79 (2), pp.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900254v1</w:t>
+                <w:t xml:space="preserve">hal-02684704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-terminal sequencing of the ovine milk fat globule membrane protein butyrophilin</w:t>
+                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Humbert</w:t>
+                <w:t xml:space="preserve">J.P. Lallès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 79 (2), pp.275-279</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929650v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and enzyme activities of the small intestine are modulated by dietary protein source in the preruminant calf</w:t>
+                <w:t xml:space="preserve">Amino-terminal sequencing of the ovine milk fat globule membrane protein butyrophilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Toullec</w:t>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tor Savidge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
+                <w:t xml:space="preserve">Gérard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (4), pp.455-466</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79 (2), pp.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900315v1</w:t>
+                <w:t xml:space="preserve">hal-00929650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7919,316 +7919,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performances de croissance différenciées du porc selon la céréale incorporée dans l’aliment granulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2025, Saint-Malo, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385372v1</w:t>
+                <w:t xml:space="preserve">hal-05050335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de croissance différenciées du porc selon la céréale incorporée dans l’aliment granulé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2025, Saint-Malo, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050335v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic pig farming: from feeding strategy to meat organoleptic quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Els Vossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.493</w:t>
@@ -8257,90 +8257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of starch source in pelleted diets on growth performance of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8382,103 +8382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.1-6 | 261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8506,384 +8506,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martineau</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284256v1</w:t>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215051v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the use of rangeland and roughage by actors of the organic pig and layer hen sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les freins et les leviers au développement du porc Bio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8899,212 +8899,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP; ITAB, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of starch utilization in growing pigs: comparison of methods to determine postprandial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.396-397, </w:t>
@@ -9332,64 +9332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,64 +9457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Welfare for farm animals and humans: practitioners’ and citizens’ expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9582,51 +9582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
@@ -9815,90 +9815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9940,77 +9940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Väre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10559,329 +10559,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response to weaning of two lines of pigs divergently selected on residual feed intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses to weaning in two pig lines divergently selected on residual feed intake depending on diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743250v1</w:t>
+                <w:t xml:space="preserve">hal-01608752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to weaning in two pig lines divergently selected on residual feed intake depending on diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic response to weaning of two lines of pigs divergently selected on residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Muller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608752v1</w:t>
+                <w:t xml:space="preserve">hal-02743250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des relations entre santé, mortalité et croissance du porc en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11061,77 +11061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d’ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11169,77 +11169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description par une approche méta-analytique des réponses d'ingestion et de croissance de porcelets sevrés soumis à une infection bactérienne digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11513,669 +11513,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable pig production in the EU. An example of Erasmus intensive teaching programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l'incorporation de fibres fermentescibles sur les performances et l'état de santé des porcelets en post-sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion (CR), Greece. pp.978-90-8686-152-1</w:t>
+              <w:t xml:space="preserve">42e Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris (FR), France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729624v1</w:t>
+                <w:t xml:space="preserve">hal-00729496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
+                <w:t xml:space="preserve">Sustainable pig production in the EU. An example of Erasmus intensive teaching programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Digestive Physiology of Pigs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">61th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion (CR), Greece. pp.978-90-8686-152-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02756847v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre level on the adaptation of gut microbiota after weaning</w:t>
+                <w:t xml:space="preserve">Effects of different sanitary challenges on voluntary feed intake in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maud Le Gall</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Digestive Physiology of Pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montbrió del Camp, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758077v1</w:t>
+                <w:t xml:space="preserve">hal-02756847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the reduction in voluntary feed intake and growth after a digestive challenge in post-weaned piglets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre level on the adaptation of gut microbiota after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisela Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Digestive Physiology of Pigs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montbrió del Camp, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751798v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'incorporation de fibres fermentescibles sur les performances et l'état de santé des porcelets en post-sevrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudre</w:t>
+                <w:t xml:space="preserve">Quantification of the reduction in voluntary feed intake and growth after a digestive challenge in post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris (FR), France. pp.85-92</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729496v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the reduction of voluntary feed intake in pigs observed in pigs with different sanitary challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12207,325 +12207,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une base de données pour étudier les interactions entre la santé et la nutrition chez le porc en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Etude méta-analytique de l'effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris (FR), France. pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757981v1</w:t>
+                <w:t xml:space="preserve">hal-00729195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méta-analytique de l'effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Construction d'une base de données pour étudier les interactions entre la santé et la nutrition chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris (FR), France. pp.89-94</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729195v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méta-analytique de l’effet des challenges sanitaires sur la consommation d'aliment et la croissance du porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alberto Lovatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12936,273 +12936,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of markers of the post-weaning changes in gut morphology and physiology in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754728v1</w:t>
+                <w:t xml:space="preserve">hal-02755560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of markers of the post-weaning changes in gut morphology and physiology in piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Simmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755560v1</w:t>
+                <w:t xml:space="preserve">hal-02754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double cannulated pig: an animal model to study digesta transit along the gut</w:t>
               </w:r>
@@ -13322,51 +13322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adaptation de la structure et des fonctions digestives ... un aliment post-sevrage par analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13719,64 +13719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Lockwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Hampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Pluske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Digestive Physiology in pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13801,51 +13801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non digested ileal proteins in piglets receiving legume grains : mathematical and biochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14047,64 +14047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of carboxymethylcellulose to diets based on animal proteins and malto-dextrins does not induce gut disorders and colibacillosis post-weaning in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,64 +14168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbed gastrointestinal function at weaning in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14306,51 +14306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,351 +14572,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
+              <w:t xml:space="preserve">French-Polish symposium: Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838687v1</w:t>
+                <w:t xml:space="preserve">hal-02839900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calf intestinal mucin: Isolation, partial characterisation and development of an enzyme-linked immunoassay to quantify its contribution to ileal digesta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duodenal passage of alpha-conglycinin from soybean in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767453v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the protein source and the antigenicity of soyabean on the morphology and the enzyme activities of the proximal jejunum in preruminant calves</w:t>
+                <w:t xml:space="preserve">Calf intestinal mucin: Isolation, partial characterisation and development of an enzyme-linked immunoassay to quantify its contribution to ileal digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.C. Savidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Polish symposium: Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839900v1</w:t>
+                <w:t xml:space="preserve">hal-02767453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14947,51 +14947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la granulation sur l'utilisation digestive et métabolique de l'énergie d'aliments formulés à partir de blé, de maïs ou d'orge chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15135,481 +15135,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la formation initiale dans l’attractivité des métiers de la filière porcine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039010v1</w:t>
+                <w:t xml:space="preserve">hal-05084773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084773v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Rôle de la formation initiale dans l’attractivité des métiers de la filière porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bessine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+                <w:t xml:space="preserve">Pierre Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282761v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’augmentation de la teneur en énergie de l’aliment, associée à un maintien de l’équilibre avec les acides aminés, permet d’augmenter la vitesse de croissance et le poids de carcasse des porcs mâles entiers alimentés à volonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15618,576 +15618,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des étudiants rennais sur une nouvelle génération de bâtiments porcins multicritères</w:t>
+                <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Burck</w:t>
+                <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Cornu</w:t>
+                <w:t xml:space="preserve">Clara Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Derbecq</w:t>
+                <w:t xml:space="preserve">Laura Terzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Josse</w:t>
+                <w:t xml:space="preserve">Nina Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Petiteau</w:t>
+                <w:t xml:space="preserve">Agathe Vaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.393-394 | 307-308, 2024, 56èmes Journées de la recherche porcine. </w:t>
+              <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512984v1</w:t>
+                <w:t xml:space="preserve">hal-04606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
+                <w:t xml:space="preserve">Perception des étudiants rennais sur une nouvelle génération de bâtiments porcins multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
+                <w:t xml:space="preserve">Emily Burck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Chastagner</w:t>
+                <w:t xml:space="preserve">Etienne Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Terzic</w:t>
+                <w:t xml:space="preserve">Charlotte Derbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Usai</w:t>
+                <w:t xml:space="preserve">Emilie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vaille</w:t>
+                <w:t xml:space="preserve">Alice Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
+              <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.393-394 | 307-308, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606830v1</w:t>
+                <w:t xml:space="preserve">hal-04512984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un ABCDaire pour comprendre les spécificités du porc biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384811v1</w:t>
+                <w:t xml:space="preserve">hal-04284221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Création d’un ABCDaire pour comprendre les spécificités du porc biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L’hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Machefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.35-36 | 671, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284221v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and levers for the development of organic pig farming in France</w:t>
               </w:r>
@@ -16199,51 +16199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
@@ -16534,419 +16534,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 51, pp.53-54, 2019, 51. Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558795v1</w:t>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudre</w:t>
+                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lefoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, pp.53-54, 2019, 51. Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558800v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP - Institut du Porc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
@@ -17293,402 +17293,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of e-learning resources by/for users: a win-win project for teachers ans students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Identification of animal-based traits as indicators of production diseases in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jalam</w:t>
+                <w:t xml:space="preserve">S. Stravakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Bodin</w:t>
+                <w:t xml:space="preserve">G. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. Wageningen Academics Publishers, 2016, 16th International Conference on Production Diseases in Farm Animals. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455937v1</w:t>
+                <w:t xml:space="preserve">hal-01349178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
+                <w:t xml:space="preserve">Development of e-learning resources by/for users: a win-win project for teachers ans students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jalam</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aguilera-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455932v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of animal-based traits as indicators of production diseases in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Stewart</w:t>
+                <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. Wageningen Academics Publishers, 2016, 16th International Conference on Production Diseases in Farm Animals. Book of abstracts</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349178v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux de l’utilisation de la notion d’efficience alimentaire par la filière bovin lait</w:t>
               </w:r>
@@ -18168,103 +18168,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABcdaire : dis-moi tout sur le porc bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18428,64 +18428,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating pork quality attributes by rearing factors and practices in organic pig farming -Protocol for a systematic review of literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19015,51 +19015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C27C65FA"/>
+    <w:nsid w:val="21B5683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19246,51 +19246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Cardinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Warpechowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Ziegelmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canibe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02292755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trevisi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.05.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alberto Lovatto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100228X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lovatto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29ZS1MJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450720580X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pluske" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cavaney" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mullan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507332534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beebe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Souffrant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676531v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Cavaney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hampson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pluske" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Freire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Formal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lall&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Humbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Savidge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747939v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729392v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758077v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Guerra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lovatto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729195v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755560v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexander Montoya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Souffrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lockwood" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039010v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Barrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bessine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guyonvarch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512984v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.281" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stravakakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188967v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanteloube" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Chenadec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4106" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauptli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254932.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall-Le Bleiz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023056v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837103v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02436910v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Cardinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Warpechowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Ziegelmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canibe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02292755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Metzler-Zebeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trevisi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanghe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alberto Lovatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100228X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lovatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29ZS1MJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pluske" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cavaney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mullan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507332534" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668655v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450720580X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beebe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Souffrant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Piel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677051v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Cavaney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hampson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pluske" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Freire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Formal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689991v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Savidge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900254v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lall&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Humbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284095v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608752v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747939v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729392v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758077v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisela Arturo-Schaan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Guerra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lovatto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Andretta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasissatou Ingrid Traore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Georgelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Licois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757928v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexander Montoya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Souffrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lockwood" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760132v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839900v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767453v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Barrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bessine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guyonvarch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512984v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burck" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.281" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stravakakis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stewart" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188967v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanteloube" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gicquel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Chenadec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4106" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauptli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254932.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall-Le Bleiz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023056v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837103v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02436910v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>