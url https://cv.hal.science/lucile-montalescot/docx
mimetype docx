--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -298,1419 +298,1419 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Leffondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 27, </w:t>
+              <w:t xml:space="preserve">, 2026, 27 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12882-025-04702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Proux</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mateus</w:t>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.12.009⟩</w:t>
+              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532893v1</w:t>
+                <w:t xml:space="preserve">hal-04674212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674212v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
+                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">C. Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14780887.2024.2316624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848076v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512832v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Calmettes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, In Press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600443v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053289v1</w:t>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,542 +1738,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamonet</w:t>
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660377v1</w:t>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739193v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
+              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765546v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ experience one year after dialysis initiation: a lexicometric analysis</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of pain and mobility disability in the hypermobile Ehlers-Danlos syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,77 +2644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and validity of the French adaptation of the Family Relationship Index–short form in patients’ with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-anxious hypermobile Ehlers–Danlos syndrome patients: comparison of psychosocial and health variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,984 +3029,984 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Lepage</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848252v1</w:t>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+                <w:t xml:space="preserve">hal-04848252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+                <w:t xml:space="preserve">hal-04943122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Royer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943122v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique affective en lien avec la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,527 +4146,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
+                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248809v1</w:t>
+                <w:t xml:space="preserve">hal-03470342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
+                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470342v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
+                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248800v1</w:t>
+                <w:t xml:space="preserve">hal-03248792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
+                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248792v1</w:t>
+                <w:t xml:space="preserve">hal-03248800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4678,342 +4678,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Royer</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in nondialysis CKD patients: A comprehensive description of fiveyear trajectories among the CKD–REIN Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques BioSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vandoeuvre Lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069733v1</w:t>
+                <w:t xml:space="preserve">hal-05057411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in nondialysis CKD patients: A comprehensive description of fiveyear trajectories among the CKD–REIN Cohort.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques BioSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vandoeuvre Lès Nancy, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057411v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,90 +5068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
@@ -5174,476 +5174,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OncoLille Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865326v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st OncoLille Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-03865326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5698,77 +5698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5819,90 +5819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Relationships and Self-Reported Outcomes in Patients with Moderate or Advanced CKD: Findings from the French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6196,103 +6196,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] université de Nimes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6507,51 +6507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ACE4023"/>
+    <w:nsid w:val="F14E86C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6738,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>