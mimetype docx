--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -349,1368 +349,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locatelli</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Proux</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Joffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Royer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, In Press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674212v1</w:t>
+                <w:t xml:space="preserve">hal-04532893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
+              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848076v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
+                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Flahault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14780887.2024.2316624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512832v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Calmettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Royer</w:t>
+                <w:t xml:space="preserve">C. Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14780887.2024.2316624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600443v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locatelli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532893v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Speyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+                <w:t xml:space="preserve">hal-04053289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053289v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,542 +1738,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+                <w:t xml:space="preserve">hal-03660377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739193v1</w:t>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03765546v2</w:t>
+                <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660377v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ experience one year after dialysis initiation: a lexicometric analysis</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of pain and mobility disability in the hypermobile Ehlers-Danlos syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,77 +2644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and validity of the French adaptation of the Family Relationship Index–short form in patients’ with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-anxious hypermobile Ehlers–Danlos syndrome patients: comparison of psychosocial and health variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,665 +3029,665 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Lepage</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+                <w:t xml:space="preserve">hal-04848252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848252v1</w:t>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3706,307 +3706,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Speyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848320v1</w:t>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Baussard</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique affective en lien avec la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,346 +4146,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
+                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470342v1</w:t>
+                <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
+                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248809v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4540,77 +4540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4809,103 +4809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4930,90 +4930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,90 +5068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
@@ -5174,476 +5174,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st OncoLille Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-03865326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OncoLille Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865326v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5698,77 +5698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5819,90 +5819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Relationships and Self-Reported Outcomes in Patients with Moderate or Advanced CKD: Findings from the French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6196,103 +6196,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] université de Nimes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6507,51 +6507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F14E86C3"/>
+    <w:nsid w:val="5B58FAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6738,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>