--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -349,1368 +349,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Proux</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mateus</w:t>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.12.009⟩</w:t>
+              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532893v1</w:t>
+                <w:t xml:space="preserve">hal-04674212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674212v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
+                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">C. Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/52542⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14780887.2024.2316624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848076v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the place of interpretation in text analysis? An example using ALCESTE® software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Research in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512832v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle connaissance et perception ont les professionnels de santé d’un Centre de lutte contre le cancer à propos des pratiques palliatives encadrées par la loi Claeys-Leonetti : étude PAL PRAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Calmettes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, In Press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600443v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053289v1</w:t>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,542 +1738,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamonet</w:t>
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660377v1</w:t>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739193v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
+              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765546v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ experience one year after dialysis initiation: a lexicometric analysis</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of pain and mobility disability in the hypermobile Ehlers-Danlos syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,77 +2644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and validity of the French adaptation of the Family Relationship Index–short form in patients’ with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-anxious hypermobile Ehlers–Danlos syndrome patients: comparison of psychosocial and health variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,984 +3029,984 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Lepage</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848252v1</w:t>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche qualitative pour tous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+                <w:t xml:space="preserve">hal-04848252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943122v1</w:t>
+                <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+                <w:t xml:space="preserve">hal-04943122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848320v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique affective en lien avec la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,346 +4146,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
+                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248809v1</w:t>
+                <w:t xml:space="preserve">hal-03470342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
+                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470342v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4540,77 +4540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4678,342 +4678,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in nondialysis CKD patients: A comprehensive description of fiveyear trajectories among the CKD–REIN Cohort.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques BioSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vandoeuvre Lès Nancy, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057411v1</w:t>
+                <w:t xml:space="preserve">hal-05069733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Royer</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in nondialysis CKD patients: A comprehensive description of fiveyear trajectories among the CKD–REIN Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques BioSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vandoeuvre Lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069733v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,90 +5068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
@@ -5174,476 +5174,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OncoLille Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865326v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st OncoLille Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5698,77 +5698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5819,90 +5819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Relationships and Self-Reported Outcomes in Patients with Moderate or Advanced CKD: Findings from the French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6196,103 +6196,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] université de Nimes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6507,51 +6507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B58FAB1"/>
+    <w:nsid w:val="3CDAAF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6738,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-montalescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8004-4481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24361098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05512320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04702-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2024.2316624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stulz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1608595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4003-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03686491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>