--- v0 (2026-03-29)
+++ v1 (2026-05-08)
@@ -357,51 +357,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -473,442 +473,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation et diffusion des données géographiques, l'exemple du projet CartAJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Plateforme « Humanités numériques » de la MSH de Dijon et son impact sur la recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Desmeulles Jonathan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été de la donnée 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/b429-gp50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543517v1</w:t>
+                <w:t xml:space="preserve">hal-04582186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plateforme « Humanités numériques » de la MSH de Dijon et son impact sur la recherche en SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Alazard</w:t>
+                <w:t xml:space="preserve">Un LiDAR pour le Parc national de forêts : Présentation de la démarche et focus sur la problématique archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/3q1m-eq50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/b429-gp50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04582186v1</w:t>
+                <w:t xml:space="preserve">hal-04006684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un LiDAR pour le Parc national de forêts : Présentation de la démarche et focus sur la problématique archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Quost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/3q1m-eq50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006684v1</w:t>
+                <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au Néolithique, Espaces exploités, occupés, parcourus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Tours et le Grand Pressigny, France. pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01134951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1108,529 +1108,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherches « Nécropoles préhistoriques et protohistoriques de Passy (Yonne) » : Objectifs et premiers résultats concernant les datations et les architectures funéraires monumentales du groupe de Cerny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passy-type cemeteries (5th mill BC, Paris Basin, France): understanding the complexity of non-megalithic funerary architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au Néolithique, Espaces exploités, occupés, parcourus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Tours et le Grand Pressigny, France. pp.217-230</w:t>
+              <w:t xml:space="preserve">Understanding monumentality: motivations, mentalities and the significance of early monuments for past societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC-7, Jan 2013, The dead Sea, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01134951v1</w:t>
+                <w:t xml:space="preserve">hal-03923521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passy-type cemeteries (5th mill BC, Paris Basin, France): understanding the complexity of non-megalithic funerary architectures</w:t>
+                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Thomas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding monumentality: motivations, mentalities and the significance of early monuments for past societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAC-7, Jan 2013, The dead Sea, Jordan</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923521v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
+                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
+              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778065v1</w:t>
+                <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
+                <w:t xml:space="preserve">L'évolution de l'occupation humaine : l'analyse spatiale exploratoire des données.Le problème de l'incertitude et de l'hétérogénéité des données en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales Nature, intensités, échelles et temporalités des changements.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.155-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669394v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'occupation humaine : l'analyse spatiale exploratoire des données.Le problème de l'incertitude et de l'hétérogénéité des données en archéologie</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etudes des semis de points archéologiques par les méthodes d’analyses exploratoires des données spatiales (ESDA) : bilan, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1639,51 +1557,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistiques spatiales et géostatistiques appliquées à l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau inter-MSH ISA : Information Spatiale et Archéologie, Mar 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1693,169 +1611,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en pierre du plateau du Châtillonnais (Côte-d'Or) : du Hallstatt à l'Antiquité tardive : l'apport de l'archéologie forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Goguey</w:t>
+                <w:t xml:space="preserve">Jacky Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Bénard</w:t>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches Nécropoles préhistoriques et protohistoriques de Passy, rapport 2010-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1864,73 +1782,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lemercier, Lucile Pillot. 519 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giants in the Landscape: monumentality and Territories in the European Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1939,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress. , Volume 3/Session A25d, pp.94, 2016, Proceedings of the XVII UISPP World Congress (1-7 September, Burgos, Spain), 9781784912864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1993,51 +1911,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumental sites in the landscape. World of the dead and living world during the Middle and Late Neolithic in West-Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2046,498 +1964,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Müller J.; Hinz M.; Wunderlich M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megaliths, Societies, Landscapes. Early Monumentality and Social Differentiation in Neolithic Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. Rudolf Habelt GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.547-563, 2019, 978-3-7749-4213-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie forestière : structures de pierres sur les rebords surplombant les vallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Goguey</w:t>
+                <w:t xml:space="preserve">Zarat André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarat André</w:t>
+                <w:t xml:space="preserve">Alexandra Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaume Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d’activité du PCR 2017 Vix et son Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-95, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques perspectives pour le Néolithique de Bourgogne. Réflexions pour une programmation des recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
+                <w:t xml:space="preserve">Le Néolithique du bassin versant Seine-Yonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prestreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.237-249, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
+              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.163-191, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01262014v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01261998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique du bassin versant Seine-Yonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques perspectives pour le Néolithique de Bourgogne. Réflexions pour une programmation des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martineau R., Pautrat Y., Lemercier O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire en Bourgogne : état des connaissances et bilan 1994-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.163-191, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
+              <w:t xml:space="preserve">, Supplément à la Revue Archéologique de l’Est ; 39, Société Archéologique de l'Est, pp.237-249, 2015, La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005, 978-2-915544-31-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01261998v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2684,51 +2602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmeulles Jonathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germaine Mbome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/b429-gp50" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schwerpunkt-monumente.de/fileadmin/projekte/common/fmsd18/Megaliths_Societies_Landscapes_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duhamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmeulles Jonathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germaine Mbome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/b429-gp50" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3q1m-eq50" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schwerpunkt-monumente.de/fileadmin/projekte/common/fmsd18/Megaliths_Societies_Landscapes_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarat Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jobelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>