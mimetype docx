--- v0 (2026-03-30)
+++ v1 (2026-05-24)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Riaboff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089855v1</w:t>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Laura Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (101045), pp.101045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ActBeCalf: Accelerometer-Based Multivariate Time-Series Dataset for Calf Behavior Classification</w:t>
               </w:r>
@@ -642,51 +642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying active and inactive states of growing rabbits from accelerometer data using machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting livestock behaviour using accelerometers: A systematic review of processing techniques for ruminant behaviour prediction from raw accelerometer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Shalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan F. Smeaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, pp.106610. </w:t>
@@ -893,77 +893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a methodological framework for a robust prediction of the main behaviours of dairy cows using a combination of machine learning algorithms on accelerometer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshana Iddi Dissanayake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Mcpherson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Cunningham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622072v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshana Dissanayake" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Mcpherson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Cunningham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621966v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Shalloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Smeaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshana Iddi Dissanayake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Mcpherson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Cunningham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622072v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshana Dissanayake" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Mcpherson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Cunningham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621966v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Shalloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Smeaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>