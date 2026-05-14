--- v0 (2026-04-13)
+++ v1 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -159,2036 +159,2926 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, pp.160, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Butler : une politique du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dennehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bescont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, pp.160, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use Without Care ? Feminist Cautions Against Agamben's Call For &amp;quot;Politics as Intimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federico Dal Bo; Carlo Salzani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Resistible Crisis of Italian Thought: Between Politics and Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUNY Press, pp.223-240, In press, 9798855805376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité comme exposition. Lire Butler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Brunetière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'être affecté. Souffrances, résistances et émancipation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.193-207, 2022, 9791037020062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.laufe.2022.01.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrances et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1567-69, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of an online device for the measurement of the oxidative potential of atmospheric particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Freche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-7085-2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05558274v1</w:t>
+                <w:t xml:space="preserve">hal-05137701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Butler – La Force de la non-violence. Une obligation éthico-politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualification of an online device for the measurement of the oxidative potential of atmospheric particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Mhadhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.075.0297⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.7085 - 7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-7085-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452342v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoral Power, Sovereign Carelessness, and the Social Divisions of Care Work or: What Foucault Can Teach Us about the “Crisis of Care”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foucault Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (1), pp.322-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/fou.2024.a940824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Butler : une politique du sensible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bescont</w:t>
+                <w:t xml:space="preserve">Serum levels of the incretin‐like peptide 26RFa are diminished in women living with obesity and diabetes and restored after sleeve gastrectomy: Results from the prospective pilot RFa ‐Ba‐S study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine‐guy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Moreau-Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.076.0005⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.17562848241265776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dom.15871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452339v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ontological Thinking a Dead End for Emancipatory Politics? Radical Democracy, Embodiment, and Judith Butler's &amp;quot;ontological turn</w:t>
+                <w:t xml:space="preserve">Judith Butler – La Force de la non-violence. Une obligation éthico-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.076.0055⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 75 (2), pp.297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.075.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452366v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of endogenous nitric oxide exhaled by pig lungs during ex-vivo lung perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Optical Spectroscopy for Breath Analysis, 15 (2), pp.027103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/abde95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Butler : une politique du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bescont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 76 (4), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.076.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Ontological Thinking a Dead End for Emancipatory Politics? Radical Democracy, Embodiment, and Judith Butler's &amp;quot;ontological turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 76 (4), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.076.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitric Oxide Analysis Down to ppt Levels by Optical-Feedback Cavity-Enhanced Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ventrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18071997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’agentivité féministe : relationalité, vulnérabilité et performativité chez Judith Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34745/numerev_1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical-feedback cavity-enhanced absorption spectroscopy with an interband cascade laser: application to SO2 trace analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ventrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilmin Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kerstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-016-6502-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Freedom of Passing By (Care Work): Care and Refusal Beyond Mbembe’s “Ethics of the Passerby”</w:t>
+                <w:t xml:space="preserve">Who needs support? Three Variations on Kittay's Doula Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for European Philosophy Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, King's College, Jul 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">What's next? 75th PSA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham, Apr 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452417v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who needs support? Three Variations on Kittay's Doula Principle</w:t>
+                <w:t xml:space="preserve">The Freedom of Passing By (Care Work): Care and Refusal Beyond Mbembe’s “Ethics of the Passerby”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's next? 75th PSA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Birmingham, Apr 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Society for European Philosophy Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College, Jul 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452408v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queer labor(s)? SRT, the public sphere, and the (Un-)productivity of politics</w:t>
+                <w:t xml:space="preserve">Judith Butler : Une théorie queer de la démocratie radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : les théories de la reproduction sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Démocratie radicale : généalogie, actualité, ouvertures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452448v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglected Carers. Radical Mothering and the Global Politics of Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radical Mothering in Europe: Everyday Forms of Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Warwick, Apr 2024, Warwick - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Careless Narrations? Social Reproduction Theory, Feminist History, and the Social Division of Political Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of the Novel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAPPE, Sep 2024, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Butler : Une théorie queer de la démocratie radicale ?</w:t>
+                <w:t xml:space="preserve">Queer labor(s)? SRT, the public sphere, and the (Un-)productivity of politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie radicale : généalogie, actualité, ouvertures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international : les théories de la reproduction sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452459v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agamben's &amp;quot;Politics of Intimacy&amp;quot;: A Queer-Feminist Critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unlivable Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAPPE, University of Brighton, Mar 2023, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter pour l’accès à un corps vivable : d’un point de convergence méprisé entre féminisme matérialiste et féminisme queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international en études de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre(r) le care-washing : Plaidoyer pour une exégèse queer et féministe de la pensée politique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de philosophie féministe francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Work Beyond the Private Sphere. On Judith Butler's Critique of Feminist Care Politics</w:t>
+                <w:t xml:space="preserve">Le 26RFa : Un nouvel acteur de l'amélioration du diabète après sleeve gastrectomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Berrahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Moreau-Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATGender 11th European Feminist Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milan, Jun 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452390v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">But Who Reproduce the Protesters? Judith Butler's Assemblies, Social Reproduction Theory, and the (Under)-Theorization of the Public</w:t>
+                <w:t xml:space="preserve">Care Work Beyond the Private Sphere. On Judith Butler's Critique of Feminist Care Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Politics of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAPPE, University of Brighton, Sep 2021, Brighton (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">ATGender 11th European Feminist Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milan, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452392v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ontological Reasoning a Dead End for Emancipatory Politics?</w:t>
+                <w:t xml:space="preserve">But Who Reproduce the Protesters? Judith Butler's Assemblies, Social Reproduction Theory, and the (Under)-Theorization of the Public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is to be done? 9th Radical Democracy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New School of Social Research, Apr 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">The Politics of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPPE, University of Brighton, Sep 2021, Brighton (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452393v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Judith Butler's Ontology of Precariousness as an Effective Solution to the &amp;quot;Normative Lack&amp;quot; of Radical Democracy Theories</w:t>
+                <w:t xml:space="preserve">Is Ontological Reasoning a Dead End for Emancipatory Politics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Conference in Political Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Princeton, Apr 2018, Princeton, United States</w:t>
+              <w:t xml:space="preserve">What is to be done? 9th Radical Democracy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New School of Social Research, Apr 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452398v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'agentivité. Butler et le sujet vulnérable</w:t>
+                <w:t xml:space="preserve">Understanding Judith Butler's Ontology of Precariousness as an Effective Solution to the &amp;quot;Normative Lack&amp;quot; of Radical Democracy Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international sur la vulnérabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graduate Conference in Political Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Princeton, Apr 2018, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452402v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting (Public) Violence : A Critical Dialogue Between Butler and Balibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCA International Workshop and Conference: "Dissecting Violence: Structures, Imaginary, Resistance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Amsterdam, Apr 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'agentivité. Butler et le sujet vulnérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international sur la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency, Vulnerability, and Resistance in Judith Butler's Political Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Graduate Conference in Political Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Oxford, Apr 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2335,51 +3225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bescont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7085-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fou.2024.a940824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1442" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bescont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bescont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01.0193" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7085-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fou.2024.a940824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Khiar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine&#8208;guy Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moreau-Grang&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chollier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/abde95" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.076.0055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ventrillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18071997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmin Chau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jaulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6502-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perdrix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05452401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>