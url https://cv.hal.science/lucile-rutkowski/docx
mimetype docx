--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="037B33F7"/>
+    <w:nsid w:val="42A428FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>