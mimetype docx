--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A428FF"/>
+    <w:nsid w:val="80F127C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>