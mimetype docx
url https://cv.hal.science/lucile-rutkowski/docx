--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Rutkowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS à l'Institut de Physique de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9804-0136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182702243</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1656-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Cold Supersonic Jets with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (19), pp.3863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30193863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct frequency comb cavity ringdown spectroscopy: Enhancing sensitivity and precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of J = 5 to 9 rotational energy levels in the 9070–9370 cm−1 range of methane using optical frequency comb double-resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0223447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-cooled ethylene cavity ring-down spectroscopy between 5880 and 6200 cm−1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.109065. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.7410. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-51866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape of Amplitude-Modulated Stimulated Raman Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Vesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.6990. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24216990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler optical-optical double-resonance spectroscopy using a cavity-enhanced frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity ring-down Fourier-transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07001-07001. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stimulated Raman loss spectrometer for metrological studies of quadrupole lines of hydrogen isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2196353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency Comb Vernier Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Senna Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9040222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.13594-13602. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.454775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Messinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and assignment of double-resonance transitions to the 8900-9100-cm(-1) levels of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.022810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber mid-infrared source tunable from 6 to 9 μm based on difference frequency generation in OP-GaP crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Sotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.11756. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.011756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband calibration-free cavity-enhanced complex refractive index spectroscopy using a frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), pp.20633. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.020633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb Fourier transform spectroscopy with sub-nominal resolution and precision beyond the Voigt profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.63 - 73. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental water line list at 1950 K in the 6250–6670 cm −1 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.213 - 219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and broadband measurement of dispersion in a cavity using a Fourier transform spectrometer with kHz resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (18), pp.21711. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.021711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power frequency comb source tunable from 27 to 42 μm based on difference frequency generation pumped by an Yb-doped fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Martynkien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Mergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared continuous-filtering Vernier spectroscopy using a doubly resonant optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-017-6781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Vernier filtering of an optical frequency comb for broadband cavity-enhanced molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.204 - 214. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal line shapes of Fourier-transform cavity-enhanced frequency modulation spectroscopy with optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform and Vernier spectroscopy using an optical frequency comb at 3–54 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (11), pp.2541. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpassing the path-limited resolution of Fourier-transform spectrometry with frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.021802(R). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.021802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH in an atmospheric flame at 1.5 um using optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Tkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Letters of Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4302/plp.2016.4.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband cavity-enhanced molecular spectra from Vernier filtering of a complete frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (23), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Fringe Interferometry for Infrared Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared frequency comb spectroscopy in an uniform supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-fringe interferometry for absorption molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIPhy - Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved mid-infrared frequency comb spectroscopy in CO2 plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy of High Rotational Energy Levels in the 9070–9370 cm−1 Range of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced Fourier transform spectroscopy with comb mode resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2023, San Jose (USA, Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASUREMENT AND ASSIGNMENT OF METHANE HOT-BAND TRANSITIONS USING CAVITY-ENHANCED FREQUENCY COMB DOUBLE RESONANCE SPECTROSCOPY: EXTENDING TO HIGHER J STATES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement and Assignment of High Rotational Energy Levels of the 3ν3 ← ν3 Band of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.STh4L.4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.STh4L.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular spectroscopy based on optical frequency comb sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School in Photonic Sensing and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scottish Universities Summer Schools in Physics, Jul 2023, Saint Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Fourier-transform cavity ring down spectroscopy based on a near-infrared frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_4_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir G. Tyuterev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Sensing Congress - Optics and Photonics for Sensing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions Using Cavity-Enhanced Comb-Based Double-Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_4_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE OPTICAL-OPTICAL DOUBLE RESONANCE LINESHAPES IN CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2023.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity enhanced optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavity Enhanced Spectroscopy User meeting and Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-HITRAN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform cavity ring-down spectroscopy using an optical frequency comb source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF2F.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Assignment of Hot-Band Methane Transitions with Sub-MHz Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3F.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Resonance Spectroscopy of Methane Using a Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring-down spectroscopy using a time-resolved Fourier transform spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down Fourier transform spectroscopy based on a near infrared optical frequency comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de temps de déclin en cavité par peigne de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Głuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Optical Double-Resonance Spectroscopy of Methane Using a Cavity-Enhanced Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Axner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-doppler optical-optical double-resonance spectroscopy of methane using a frequency comb probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy, AIS 2021 - Part of Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.JTu6E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Near Infrared Precision Spectroscopy for Laboratory Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2020, Vancouver, Canada. paper LTu3C.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Doppler Double-Resonance Spectroscopy of Methane Using a Frequency Comb Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San José, United States. paper STu4N.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing using Fourier transform spectroscopy based on optical frequency combs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Optical Spectroscopy for Gas Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and sensitive absorption spectroscopy using Fourier transform and Vernier spectrometers based on optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers on Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise comb-based fourier transform spectroscopy for line parameter retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8872655, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass of the International Low Temperature Plasma School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Complex Refractive Index Spectroscopy via Measurement of Cavity Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, France. paper STu3P.4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 1.5-1.6 µm Water Line List at 1950 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra A. Kyuberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai F. Zobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. paper EW3A.4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/EE.2018.EW3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision beyond the Voigt profile using optical frequency comb Fourier transform spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2018, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.FM4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Line Parameter Retrieval Beyond the Voigt Profile Using Comb-Based Fourier Transform Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. paper STu3P.6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STu3P.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 μm using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_2_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Continuous-Filtering Vernier Spectroscopy at 3.3 mu m using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Filtering Vernier Spectroscopy at 3.3 μm Using a Femtosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Soboń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. paper SW1L.5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW1L.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and High Resolution Direct Measurement of Cavity Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper ED_1_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fourier Transform Spectrometer with kHz Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2017, San Jose, United States. paper SW4J.6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy for Gas Metrology and Trace Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charczun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SW4J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Fourier Transform and Vernier Spectroscopy with Optical Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rochester, United States. paper FTu5C.4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FTu5C.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-Transform-Based Noise-Immune Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leipzig, Germany. paper JW4A.13, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.JW4A.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of H2O and OH in a Flame by Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, 2016, San Jose, United States. paper SW4H.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Transform and Vernier Spectroscopy with a Mid-Infrared Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper JW4A.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Optical Frequency Combs Spectroscopy in the Near- and Mid-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Foltynowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Ramaiah-Badarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper LT1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Fourier Transform Cavity-Enhanced Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Heidelberg, Germany. paper FM4D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Fourier Transform Spectroscopy with Resolution beyond the Path Difference Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper SW4H.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Comb Spectroscopy at 3.3 and 5.2 µm by a Tm:fiber-Laser-Pumped Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Badarla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. paper JF2K.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband mid-infrared spectroscopy in a CH4 + O2 plasma glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comb-calibrated Raman Spectrometer for High-accuracy Measurements of Quadrupole Transitions in Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Frequency-Comb-Based Optical-Optical Double-Resonance Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rosina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isak Silander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_p_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Benidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Enhanced Complex Refractive Index Spectroscopy of Entire Molecular Bands Using a Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Filipsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausmaninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. paper JT2A.29, 2018, OSA Technical Digest (Optical Society of America, 2018). </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2018.JT2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OH and H2O in an Atmospheric Flame by Near-Infrared Optical Frequency Comb Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Valiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany. paper CH_P_29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday Rotation Spectroscopy Using an Optical Frequency Comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khodabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Wysocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suas-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Vernier d'un peigne de fréquences femtoseconde dans une cavité optique pour la spectroscopie moléculaire très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LYO10229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie à transformée de Fourier par peignes de fréquences optiques : développements et applications à l’astrophysique de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04246033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80F127C4"/>
+    <w:nsid w:val="E376031E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-rutkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9804-0136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182702243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1656-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Charczun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sobo&#324;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51866-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moretti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24216990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44417-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2196353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senna Vieira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Foltynowicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040222" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foltynowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Johansson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva de Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Johansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.022810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sotor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Martynkien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Mergo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011756" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Johansson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filipsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausmaninger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.020633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khodabakhsh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.021711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6781-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramaiah-Badarla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002541" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.021802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Valiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Tkacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/plp.2016.4.07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Briend" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11111602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Sadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.STh4L.4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charczun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva De Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7160" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubroeucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. de Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobo&#324;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Axner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander G&#322;uszek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maslowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filipsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hausmaninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A. Kyuberis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai F. Zobov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EE.2018.EW3A.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FM4B.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STu3P.6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW1L.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charczun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trawinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SW4J.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FTu5C.4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.JW4A.13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lodi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Badarla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>