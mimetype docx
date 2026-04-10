--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -191,58 +191,50 @@
           <w:t xml:space="preserve">AgroParisTech</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recherche :</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR TETIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lucile.sautot@agroparistech.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">+33 4 67 55 86 19</w:t>
       </w:r>
@@ -361,51 +353,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Bourgogne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lab. Biogéosciences</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">titre : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conception et implémentation semi-automatique d'entrepôts de données : application aux donnés écologiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2009 - 2012 :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -582,1087 +574,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+                <w:t xml:space="preserve">A spatialised information system to support decisions regarding grazing management in mountainous and Mediterranean rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+                <w:t xml:space="preserve">Urcel Kalenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassira Djibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.245-277. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198 (issue C), pp.107100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656286v1</w:t>
+                <w:t xml:space="preserve">hal-03656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatialised information system to support decisions regarding grazing management in mountainous and Mediterranean rangelands</w:t>
+                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urcel Kalenga</w:t>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassira Djibo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107100⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656295v1</w:t>
+                <w:t xml:space="preserve">hal-04210914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fize</w:t>
+                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.245-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210914v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collect and analysis of agro-biodiversity data in a participative context: A business intelligence framework</w:t>
+                <w:t xml:space="preserve">A profile-aware methodological framework for collaborative multidimensional modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+                <w:t xml:space="preserve">Stefano Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomy Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101231⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131/132, pp.101875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2021.101875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143953v1</w:t>
+                <w:t xml:space="preserve">hal-03738398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profile-aware methodological framework for collaborative multidimensional modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrique Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Sakka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Rizzi</w:t>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2021.101875⟩</w:t>
+              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13755-021-00156-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentin</w:t>
+                <w:t xml:space="preserve">Volunteer Data Warehouse: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13755-021-00156-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJDWM.2021070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283040v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic design methodology for (Big) Data Warehouse transforming facts into dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (1), pp.28-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2925621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volunteer Data Warehouse: State of the Art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Collect and analysis of agro-biodiversity data in a participative context: A business intelligence framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.101231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJDWM.2021070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2021.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325634v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Lake for Smart Cities: From Design to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,77 +1714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Model Design using Data Mining: A Rapid Prototyping Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1865,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all: a spatialized information system for decision-making in extensive grazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,64 +2278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de corpus thématique : Pour un meilleur suivi du territoire de la Métropole de Montpellier Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2649,90 +2641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,64 +2896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des territoires : méta-données et lacs de données dédiés à l'information spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,77 +3039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
@@ -3140,881 +3132,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des conflits lors de la conception collaborative de cubes OLAP pour des observatoires citoyens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A new methodology for Elicitation of Data Warehouse Requirements based on the Pivot Table Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.77-82</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne - EDA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tanger, Morocco. pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089307v1</w:t>
+                <w:t xml:space="preserve">hal-02982987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for Elicitation of Data Warehouse Requirements based on the Pivot Table Formalism</w:t>
+                <w:t xml:space="preserve">A Volunteer Design Methodology of Data Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne - EDA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tanger, Morocco. pp.263-272</w:t>
+              <w:t xml:space="preserve">37. International Conference on Conceptual Modeling (ER 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982987v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Volunteer Design Methodology of Data Warehouses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Conference on Conceptual Modeling (ER 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.286-300</w:t>
+              <w:t xml:space="preserve">SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089305v1</w:t>
+                <w:t xml:space="preserve">hal-01921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crowdsourced requirements to analysis of VGI data: Open issues (Ateliers INFORSID 2018, Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Ateliers INFORSID 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participative design methodology for spatial data warehouse: application to farmland biodiversity data (EURO 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29. European Conference of Operational Research : EURO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURO : European Association of Operational Research Society; Spanish Statistics and Operations Research Society, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921856v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative design methodology for spatial data warehouse: application to farmland biodiversity data (EURO 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Une méthodologie collaborative de conception d'entrepôt de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference of Operational Research : EURO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURO : European Association of Operational Research Society; Spanish Statistics and Operations Research Society, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tanger, Maroc. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023426v1</w:t>
+                <w:t xml:space="preserve">hal-02089308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie collaborative de conception d'entrepôt de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Résolution des conflits lors de la conception collaborative de cubes OLAP pour des observatoires citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tanger, Maroc. pp.41-56</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089308v1</w:t>
+                <w:t xml:space="preserve">hal-02089307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale nonlinear dimensionality reduction for network intrusion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,64 +4087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de schéma multidimensionnel en constellation grâce à la Classification Ascendante Hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Larrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLDR methods for high dimensional NIRS dataset: application to vineyard soils characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,64 +4337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed driven Refinement design of Multidimensional models based on Agglomerative Hierarchical Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4462,64 +4454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche mixte d'enrichissement de dimensions dans un schéma multidimensionnel en constellation Application à la biodiversité des oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,51 +4562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient unsupervised clustering for spatial bird population analysis along the Loire river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,64 +4683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology and Tool for Rapid Prototyping of Data Warehouses using Data Mining: Application to Birds Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Perriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,172 +5174,323 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel V., Gauche K., Enriquez M.L., Lyon-Caen N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proximities in dimensionality reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bodt De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Edward Elgar Publishing, 2022, 9781786434777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781786434784.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5357,100 +5500,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et implémentation semi-automatique des entrepôts de données : application aux données écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01614461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5460,51 +5603,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralisme et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5513,51 +5656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Biodiversité et Agriculture: comprendre pour e-agir, Montpellier, France. 2024, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,117 +5710,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">graft4dendrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5687,911 +5830,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375373v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375400v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375423v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375450v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6659,51 +6802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAD1913"/>
+    <w:nsid w:val="3B76348C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,199 +6950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31117655"/>
-[...147 lines deleted...]
-    <w:nsid w:val="BC0F6EAE"/>
+    <w:nsid w:val="05673998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7108,53 +7103,50 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7192,51 +7184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-sautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-7427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191952451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.agroparistech.fr/Centre-de-Montpellier-734.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucile.sautot@agroparistech.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/equipe/bd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biogeosciences.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomy Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sakka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2021070101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01614461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-sautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-7427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191952451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.agroparistech.fr/Centre-de-Montpellier-734.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucile.sautot@agroparistech.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/equipe/bd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biogeosciences.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sakka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2021070101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomy Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01614461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>