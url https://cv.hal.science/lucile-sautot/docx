--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1940,51 +1940,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3007,263 +3007,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volunteered multidimensional design to the test: the farmland biodiversity VGI4Bio Project's experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
+              <w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177152v1</w:t>
+                <w:t xml:space="preserve">hal-02470017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for Elicitation of Data Warehouse Requirements based on the Pivot Table Formalism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne - EDA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tanger, Morocco. pp.263-272</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982987v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Volunteer Design Methodology of Data Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3272,1206 +3285,1193 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Conference on Conceptual Modeling (ER 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+                <w:t xml:space="preserve">A volunteer design methodology of data warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37. International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Xi'an, France. pp.286-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921856v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crowdsourced requirements to analysis of VGI data: Open issues (Ateliers INFORSID 2018, Nantes)</w:t>
+                <w:t xml:space="preserve">A new methodology for Elicitation of Data Warehouse Requirements based on the Pivot Table Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Ateliers INFORSID 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne - EDA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tanger, Morocco. pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044247v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative design methodology for spatial data warehouse: application to farmland biodiversity data (EURO 2018)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Conference of Operational Research : EURO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURO : European Association of Operational Research Society; Spanish Statistics and Operations Research Society, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023426v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie collaborative de conception d'entrepôt de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From crowdsourced requirements to analysis of VGI data: Open issues (Ateliers INFORSID 2018, Nantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tanger, Maroc. pp.41-56</w:t>
+              <w:t xml:space="preserve">36èmes Ateliers INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089308v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des conflits lors de la conception collaborative de cubes OLAP pour des observatoires citoyens</w:t>
+                <w:t xml:space="preserve">Participative design methodology for spatial data warehouse: application to farmland biodiversity data (EURO 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.77-82</w:t>
+              <w:t xml:space="preserve">29. European Conference of Operational Research : EURO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURO : European Association of Operational Research Society; Spanish Statistics and Operations Research Society, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089307v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale nonlinear dimensionality reduction for network intrusion detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+                <w:t xml:space="preserve">Une méthodologie collaborative de conception d'entrepôt de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bushra Nabi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.153-158</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tanger, Maroc. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517215v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de schéma multidimensionnel en constellation grâce à la Classification Ascendante Hiérarchique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution des conflits lors de la conception collaborative de cubes OLAP pour des observatoires citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Saint Paul</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.511-516</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357667v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLDR methods for high dimensional NIRS dataset: application to vineyard soils characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Delion</w:t>
+                <w:t xml:space="preserve">Large-scale nonlinear dimensionality reduction for network intrusion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Payen</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium. 7 p</w:t>
+              <w:t xml:space="preserve">25. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148868v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed driven Refinement design of Multidimensional models based on Agglomerative Hierarchical Clustering</w:t>
+                <w:t xml:space="preserve">Enrichissement de schéma multidimensionnel en constellation grâce à la Classification Ascendante Hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Saint Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.511-516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148873v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche mixte d'enrichissement de dimensions dans un schéma multidimensionnel en constellation Application à la biodiversité des oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4513,410 +4513,652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme journées francophones sur les Entrepôts de Données et l’Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient unsupervised clustering for spatial bird population analysis along the Loire river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Payen</w:t>
+                <w:t xml:space="preserve">Mixed driven Refinement design of Multidimensional models based on Agglomerative Hierarchical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.280-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29133-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148863v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology and Tool for Rapid Prototyping of Data Warehouses using Data Mining: Application to Birds Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NLDR methods for high dimensional NIRS dataset: application to vineyard soils characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Model and Data Engineering (MEDI' 14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068148v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient unsupervised clustering for spatial bird population analysis along the Loire river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Verleysen, Apr 2015, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Methodology and Tool for Rapid Prototyping of Data Warehouses using Data Mining: Application to Birds Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Model and Data Engineering (MEDI' 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. pp.251-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction de Modèles Prédictifs pour l'Analyse des Relations Oiseaux-Paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Perriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOTECHS'2013 - Les données pour l'agriculture et l'environnement : du capteur à l'indicateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montoldre, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4926,51 +5168,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all: a collaborative information system (IS) to assist grazing management in Mediterranean and Mountain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5025,113 +5267,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau FAO-CIHEAM Network on pastures and food Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Kuşadası, Turkey. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three classification methods for plants and plant parts consumed by small ruminants in Mediterranean rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,351 +5388,455 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar FAO-CIHEAM : Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. pp.182-184, 2025, Book of Abstracts – Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures, Kuşadası, Türkiye, 9–11 April 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bellon-Maurel V., Gauche K., Enriquez M.L., Lyon-Caen N. </w:t>
+              <w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+              <w:t xml:space="preserve">, Chapitre 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Guide to the Tucker Tensor Decomposition for Data Mining: Exploratory Analysis, Clustering and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14160, Springer, pp.56-88, 2023, Lecture Notes in Computer Science, 978-3-662-68014-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proximities in dimensionality reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bodt De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Edward Elgar Publishing, 2022, 9781786434777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781786434784.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5500,100 +5846,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et implémentation semi-automatique des entrepôts de données : application aux données écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01614461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5603,51 +5949,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralisme et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5656,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Biodiversité et Agriculture: comprendre pour e-agir, Montpellier, France. 2024, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5710,117 +6056,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">graft4dendrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,51 +6176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5922,73 +6268,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6036,81 +6382,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -6125,93 +6471,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -6226,85 +6572,85 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6339,73 +6685,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6440,301 +6786,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6802,51 +7148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B76348C"/>
+    <w:nsid w:val="C64EFAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6950,51 +7296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05673998"/>
+    <w:nsid w:val="B2DCDEA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-sautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-7427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191952451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.agroparistech.fr/Centre-de-Montpellier-734.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucile.sautot@agroparistech.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/equipe/bd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biogeosciences.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sakka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2021070101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomy Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01614461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-sautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4204-7427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191952451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.agroparistech.fr/Centre-de-Montpellier-734.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucile.sautot@agroparistech.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/equipe/bd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biogeosciences.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sakka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2021070101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2925621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomy Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2021.101231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2017010101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarat&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Hamid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Saint Paul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29133-8_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bodt De" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01614461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>