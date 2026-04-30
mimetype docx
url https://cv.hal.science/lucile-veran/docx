--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -443,368 +443,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essor et adaptation des outils de gestion financière du secteur marchand au secteur non marchand : l’exemple du diagnostic financier des établissements sociaux et médico-sociaux (ESMS) entre visions comptable et administrative</w:t>
+                <w:t xml:space="preserve">Établissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur. Une enquête exploratoire illustrée par l’exemple du diagnostic financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque « Manager les organisations non marchandes », ESCP Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international Fiscalité, Droit, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain School of Management, Oct 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797209v1</w:t>
+                <w:t xml:space="preserve">hal-02096337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur. Une enquête exploratoire illustrée par l’exemple du diagnostic financier</w:t>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international Fiscalité, Droit, Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louvain School of Management, Oct 2016, Louvain, France</w:t>
+              <w:t xml:space="preserve">colloque international Fiscalité, Droit et Gestion (FDG), Louvain School of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096337v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+                <w:t xml:space="preserve">Présentation du réseau Gouvernance des organisations alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Fiscalité, Droit et Gestion (FDG), Louvain School of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du groupe Gouvernance, CREGO, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797204v1</w:t>
+                <w:t xml:space="preserve">hal-01801051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du réseau Gouvernance des organisations alternatives</w:t>
+                <w:t xml:space="preserve">Essor et adaptation des outils de gestion financière du secteur marchand au secteur non marchand : l’exemple du diagnostic financier des établissements sociaux et médico-sociaux (ESMS) entre visions comptable et administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du groupe Gouvernance, CREGO, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque « Manager les organisations non marchandes », ESCP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801051v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts des opérations de fusion de cliniques privées sur leur performance financière</w:t>
               </w:r>
@@ -1537,234 +1537,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
+                <w:t xml:space="preserve">L’entreprise en difficulté financière. Du redressement judiciaire à la faillite, le cas de l’entreprise Barnet, une PME du secteur du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCM Santé</w:t>
+              <w:t xml:space="preserve">Étude de cas en finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065069v1</w:t>
+                <w:t xml:space="preserve">hal-02065055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entreprise en difficulté financière. Du redressement judiciaire à la faillite, le cas de l’entreprise Barnet, une PME du secteur du bâtiment</w:t>
+                <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude de cas en finance</w:t>
+              <w:t xml:space="preserve">SCM Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065055v1</w:t>
+                <w:t xml:space="preserve">hal-02065069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance associative – Analyse de l’évolution sur 50 ans de la gouvernance de l’ADAPEI, une association du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,98 +1790,549 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.226-238, 2018, collection études de cas, 978-2-37687-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.352.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une &amp;quot;sanitarisation&amp;quot; de la gestion des ESSMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 562, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic financier des ESSMS : bien lire pour mieux prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coûts de la fin de vie : méthode et illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact sur la performance financière des opérations de fusion de cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1890,508 +2341,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801065v1</w:t>
-              </w:r>
-[...449 lines deleted...]
-                <w:t xml:space="preserve">hal-01797272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01720487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01720487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>