--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -1783,381 +1783,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autorité du scientifique est morte. Vive l'autorité scientifique!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When the perceived adaptation of a local breed contributes to its geographical extension: the example of the Corsican sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle portée scientifique et démocratique des sciences et recherches participatives?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axe Démocratie &amp; Savoirs du GIS Démocratie &amp; Participation, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">2. EAAP Regional Meeting - Mediterranean Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797312v1</w:t>
+                <w:t xml:space="preserve">hal-04912396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the perceived adaptation of a local breed contributes to its geographical extension: the example of the Corsican sheep breed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'autorité du scientifique est morte. Vive l'autorité scientifique!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. EAAP Regional Meeting - Mediterranean Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">Quelle portée scientifique et démocratique des sciences et recherches participatives?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Démocratie &amp; Savoirs du GIS Démocratie &amp; Participation, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
+                <w:t xml:space="preserve">Is the multiplicity of a same local food the consequence of a lack of regulation or the true nature of Localized Agri-Food Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RGS-IBG, Aug 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th World Conference on SYAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERG SYAL; University of Trás-os-Montes e Alto Douro; Cetrad, Nov 2022, Vila Real, Portugal. pp.196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239287v1</w:t>
+                <w:t xml:space="preserve">hal-03978280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the multiplicity of a same local food the consequence of a lack of regulation or the true nature of Localized Agri-Food Systems?</w:t>
+                <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on SYAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERG SYAL; University of Trás-os-Montes e Alto Douro; Cetrad, Nov 2022, Vila Real, Portugal. pp.196-200</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGS-IBG, Aug 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978280v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
               </w:r>
@@ -2478,191 +2478,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film pour bousculer l'ordre du discours?</w:t>
+                <w:t xml:space="preserve">Maïs hybride et maïs population: des rapports ambivalents dans un contexte de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRESH "Entre méthodologies audiovisuelles et création filmique: postures et apports transdisciplinaires en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoît Raoulx; Marcela Patrascu; Florian Hémont, May 2021, Online, France. pp.120-133</w:t>
+              <w:t xml:space="preserve">10ème Congrès international de l'AFEP : Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'économie politique (AFEP), Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149870v1</w:t>
+                <w:t xml:space="preserve">hal-04149837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïs hybride et maïs population: des rapports ambivalents dans un contexte de transition</w:t>
+                <w:t xml:space="preserve">Le film pour bousculer l'ordre du discours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès international de l'AFEP : Ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'économie politique (AFEP), Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque FRESH "Entre méthodologies audiovisuelles et création filmique: postures et apports transdisciplinaires en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Raoulx; Marcela Patrascu; Florian Hémont, May 2021, Online, France. pp.120-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149837v1</w:t>
+                <w:t xml:space="preserve">hal-04149870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer des échanges entre acteurs territoriaux de l’élevage méditerranéen</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesgourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koffi Olulumazo Alinon (coordination scientifique), Guillaume Duteurtre (coordination scientifique), Jacques Lasseur (coordination scientifique), René Poccard-Chapuis (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages et pâturages sous tension - Nouveaux regards sur les territoires méditerranéens et tropicaux</w:t>
@@ -4871,51 +4871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B51572A"/>
+    <w:nsid w:val="AF1F79C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5102,51 +5102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucilegarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6717-250X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191760110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63146029593735800000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-04-2019-0243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5465" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Zurayk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.102700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-9RT3MBCQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesgourgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01491954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucilegarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6717-250X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191760110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/63146029593735800000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-04-2019-0243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138445077696033E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5465" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Zurayk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.102700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-9RT3MBCQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garcon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesgourgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4045-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01491954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>