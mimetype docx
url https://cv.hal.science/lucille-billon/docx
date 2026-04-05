--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1739,282 +1739,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04245806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note annuelle d’analyse de la répartition des collisions faune/véhicule - DIR Atlantique – Données récoltées en 2017</w:t>
+                <w:t xml:space="preserve">Natura 2000 et Trame verte et bleue : Analyse de la contribution respective d'un réseau à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271519v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue et espèces volantes. Note d'enjeux et de problématique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note annuelle d’analyse de la répartition des collisions faune/véhicule - DIR Atlantique – Données récoltées en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyli Borner</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256474v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natura 2000 et Trame verte et bleue : Analyse de la contribution respective d'un réseau à l'autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue et espèces volantes. Note d'enjeux et de problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rouveyrol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.21</w:t>
+                <w:t xml:space="preserve">Leyli Borner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN); Cerema; CESCO; Irstea; LPO; MTES. 2019, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255861v1</w:t>
+                <w:t xml:space="preserve">mnhn-04256474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale de la répartition des collisions faune/véhicule relevées de 2016 sur le réseau routier de la DIR Nord-Ouest</w:t>
               </w:r>
@@ -2236,128 +2236,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607145v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas régionaux de cohérence écologique : Chiffres de synthèse à l’échelle nationale</w:t>
               </w:r>
@@ -2412,392 +2412,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04277484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sordello</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607188v1</w:t>
+                <w:t xml:space="preserve">hal-02607145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607146v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données de collisions faune/véhicule après deux années de récolte sur le réseau routier de la DIR Centre-Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.46</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04277011v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
+                <w:t xml:space="preserve">Analyse des données de collisions faune/véhicule après deux années de récolte sur le réseau routier de la DIR Centre-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
               </w:r>
@@ -2878,347 +2878,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.33</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277467v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04277467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3530,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>