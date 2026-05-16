--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -632,261 +632,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de recul sur la politique Trame verte et bleue à l'échelle régionale</w:t>
+                <w:t xml:space="preserve">Bilan des Schémas régionaux de cohérence écologique en France : quels apports méthodologiques pour l'identification et la cartographie de la Trame verte et bleue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Vanpeene</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.14-19. </w:t>
+              <w:t xml:space="preserve">, 2018, 25, pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830447v1</w:t>
+                <w:t xml:space="preserve">hal-01829699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des Schémas régionaux de cohérence écologique en France : quels apports méthodologiques pour l'identification et la cartographie de la Trame verte et bleue ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise de recul sur la politique Trame verte et bleue à l'échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Amsallem</w:t>
+                <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sordello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25, pp.4-11. </w:t>
+              <w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.14-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829699v1</w:t>
+                <w:t xml:space="preserve">hal-01830447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus - La carte nationale des continuités écologiques régionales désormais disponible</w:t>
               </w:r>
@@ -976,267 +976,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur d'évaluation et de prédiction des potentialités écologiques d'un site littoral dans un contexte de dépoldérisation. Guide méthodologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard d'échange pour les données d'observations et de suivis d'habitats V2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bonheme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 131 p. + 4 p. d'annexes</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 59 p. + 3 p. d'annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04136498v1</w:t>
+                <w:t xml:space="preserve">mnhn-04148893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard d'échange pour les données d'observations et de suivis d'habitats V2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur d'évaluation et de prédiction des potentialités écologiques d'un site littoral dans un contexte de dépoldérisation. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 131 p. + 4 p. d'annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cadet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04148893v1</w:t>
+                <w:t xml:space="preserve">mnhn-04136498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur de qualité écologique dans le cadre du Life ADAPTO - Rapport final</w:t>
               </w:r>
@@ -2236,128 +2236,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
+                <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
+                <w:t xml:space="preserve">hal-02607145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas régionaux de cohérence écologique : Chiffres de synthèse à l’échelle nationale</w:t>
               </w:r>
@@ -2412,695 +2412,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04277484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des composantes de la TVB. Volume 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.104</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607145v1</w:t>
+                <w:t xml:space="preserve">hal-02607144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Représentation cartographique de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607188v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04277448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan sur l'élaboration des Schémas régionaux de cohérence écologique : Concertation pour l'élaboration des SRCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vanpeene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607146v1</w:t>
+                <w:t xml:space="preserve">hal-02607188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données de collisions faune/véhicule après deux années de récolte sur le réseau routier de la DIR Centre-Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique. Méthodes d'identification des obstacles et d'attribution des objectifs. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.46</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277011v1</w:t>
+                <w:t xml:space="preserve">hal-02607146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame verte et bleue - Bilan technique et scientifique sur l'élaboration des Schémas régionaux de cohérence écologique : représentation cartographique de la TVB. Volume 3</w:t>
+                <w:t xml:space="preserve">Analyse des données de collisions faune/véhicule après deux années de récolte sur le réseau routier de la DIR Centre-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607144v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des obstacles et d’attribution des objectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">TRAME VERTE ET BLEUE - Bilan technique et scientifique sur l’élaboration des Schémas régionaux de cohérence écologique - Méthodes d'identification des composantes de la TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04283240v1</w:t>
+                <w:t xml:space="preserve">mnhn-04283001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une carte de synthèse nationale des continuités écologiques régionales - Rapport méthodologique</w:t>
               </w:r>
@@ -3530,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bretaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kremp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amsallem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Borner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>