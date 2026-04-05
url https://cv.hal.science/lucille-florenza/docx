--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -662,385 +662,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les oliviers, le genre. Division sexuelle du travail, plantation et développement local.</w:t>
+                <w:t xml:space="preserve">À l'ombre des oliviers. L'histoire invisibilisée du rôle des femmes dans la création et le maintien des oliveraies familiales andalouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminiraire d'Ethnobotanique du musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266001v1</w:t>
+                <w:t xml:space="preserve">hal-04265986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'ombre des oliviers. L'histoire invisibilisée du rôle des femmes dans la création et le maintien des oliveraies familiales andalouses.</w:t>
+                <w:t xml:space="preserve">Sous les oliviers, le genre. Division sexuelle du travail, plantation et développement local.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminiraire d'Ethnobotanique du musée de Salagon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mane, France</w:t>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265986v1</w:t>
+                <w:t xml:space="preserve">hal-04266001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage aux confins des temps - Déconstruire les récits sur les fins des temps</w:t>
+                <w:t xml:space="preserve">Yendo a la aceituna, produciendo genero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Tamis Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À contre-temps : 3ème édition du Festival Allez Savoir, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS Paris, Sep 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Ganarse la vida. Genero y trabajo a través de los siglos: Congreso Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada; Centro de Estudios Históricos del Valle de Lecrín y La Alpujarra, Sep 2022, Pampaneira, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867328v1</w:t>
+                <w:t xml:space="preserve">hal-03867174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un champ à soi. Une journée de récolte d’olives à travers trois portraits de femmes.</w:t>
+                <w:t xml:space="preserve">Voyage aux confins des temps - Déconstruire les récits sur les fins des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tamis Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filières: Matérialités, imaginaires et connexions socio-écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">À contre-temps : 3ème édition du Festival Allez Savoir, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Sep 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266006v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yendo a la aceituna, produciendo genero</w:t>
+                <w:t xml:space="preserve">Un champ à soi. Une journée de récolte d’olives à travers trois portraits de femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ganarse la vida. Genero y trabajo a través de los siglos: Congreso Internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Granada; Centro de Estudios Históricos del Valle de Lecrín y La Alpujarra, Sep 2022, Pampaneira, España</w:t>
+              <w:t xml:space="preserve">Filières: Matérialités, imaginaires et connexions socio-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867174v1</w:t>
+                <w:t xml:space="preserve">hal-04266006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Who raised the olive trees?”… and who picks them today? Monoculture, landscapes and women's work in southern Spain</w:t>
               </w:r>
@@ -2271,51 +2271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/lucille-florenza-1aa31378" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.8023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tamis Association" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05127048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05126653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05128053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05085588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/lucille-florenza-1aa31378" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.8023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tamis Association" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05127048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05126653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05128053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05085588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>