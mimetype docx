--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -662,165 +662,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'ombre des oliviers. L'histoire invisibilisée du rôle des femmes dans la création et le maintien des oliveraies familiales andalouses.</w:t>
+                <w:t xml:space="preserve">Sous les oliviers, le genre. Division sexuelle du travail, plantation et développement local.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminiraire d'Ethnobotanique du musée de Salagon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mane, France</w:t>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265986v1</w:t>
+                <w:t xml:space="preserve">hal-04266001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les oliviers, le genre. Division sexuelle du travail, plantation et développement local.</w:t>
+                <w:t xml:space="preserve">À l'ombre des oliviers. L'histoire invisibilisée du rôle des femmes dans la création et le maintien des oliveraies familiales andalouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminiraire d'Ethnobotanique du musée de Salagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266001v1</w:t>
+                <w:t xml:space="preserve">hal-04265986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yendo a la aceituna, produciendo genero</w:t>
               </w:r>
@@ -2271,51 +2271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/lucille-florenza-1aa31378" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.8023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tamis Association" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05127048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05126653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05128053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05085588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/lucille-florenza-1aa31378" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Affaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.8023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tamis Association" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05127048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05126653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05128053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05085588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>