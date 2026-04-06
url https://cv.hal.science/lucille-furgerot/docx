--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1255,295 +1255,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morio</w:t>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381025v1</w:t>
+                <w:t xml:space="preserve">insu-01267158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.258 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01267158v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,64 +2972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3156,260 +3156,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4783,51 +4783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>