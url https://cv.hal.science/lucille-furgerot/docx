--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of three-dimensional wave-current interactions in complex environment : application to Alderney Race</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tina Odaka</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.102021⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431394v1</w:t>
+                <w:t xml:space="preserve">hal-02876680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">Numerical modelling of three-dimensional wave-current interactions in complex environment : application to Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Voiseux</w:t>
+                <w:t xml:space="preserve">Tina Odaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190492. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.102021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.102021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876680v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year of measurements in Alderney Race: preliminary results from database analysis</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190625. </w:t>
@@ -1255,295 +1255,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.258 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01267158v1</w:t>
+                <w:t xml:space="preserve">hal-02381025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Floc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75, pp.258 - 262. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381025v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01267158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
               </w:r>
@@ -1826,277 +1826,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291283v1</w:t>
+                <w:t xml:space="preserve">hal-04125186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125186v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,243 +2586,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Furgerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">L. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706745v1</w:t>
+                <w:t xml:space="preserve">hal-01706739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706739v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
               </w:r>
@@ -2972,64 +2972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3048,368 +3048,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Furgerot</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745593v1</w:t>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4783,51 +4783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>