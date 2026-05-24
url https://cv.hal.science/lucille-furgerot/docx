--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3048,260 +3048,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
               </w:r>
@@ -4783,51 +4783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02431394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Odaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuillere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlicklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CAEN1005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>