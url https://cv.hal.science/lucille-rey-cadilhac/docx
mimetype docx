--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,1094 +66,1228 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-NIR spectroscopic authentication assay for the classification of lamb meat according to pasture-finishing duration</w:t>
+                <w:t xml:space="preserve">Machine learning to understand relationships between farm practices and milk fatty acids across diverse European dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eppenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705361v1</w:t>
+                <w:t xml:space="preserve">hal-05575501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine learning for optimizing biomarker combinations and guiding decisions on meat authentication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visible-NIR spectroscopic authentication assay for the classification of lamb meat according to pasture-finishing duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 227, pp.109852. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 219, pp.109670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05077824v2</w:t>
+                <w:t xml:space="preserve">hal-04705361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Application of machine learning for optimizing biomarker combinations and guiding decisions on meat authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prache</w:t>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 227, pp.109852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278478v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in fat skatole and indole content in lambs switched from a concentrate-based diet indoors to alfalfa grazing for various durations before slaughter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 204, pp.109272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109272⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177970v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression trees to identify combinations of farming practices that achieve the best overall intrinsic quality of milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Léger</w:t>
+                <w:t xml:space="preserve">Change in fat skatole and indole content in lambs switched from a concentrate-based diet indoors to alfalfa grazing for various durations before slaughter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (2), pp.1026-1038. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.109272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903684v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+                <w:t xml:space="preserve">Regression trees to identify combinations of farming practices that achieve the best overall intrinsic quality of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (2), pp.1026-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259574v1</w:t>
+                <w:t xml:space="preserve">hal-03903684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530754v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lerch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 2. Tissue distribution, mass balance and body burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0230628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1163,1678 +1297,1678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mycotoxins and plant toxins in raw cow milk from 5 EU countries using a validated LC-MS/MS Multi-Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed H. El-Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Hoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale : effet de deux vagues de chaleur successives sur la stabilité thermique du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle Glande mammaire, Lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning to Understand Relationships Between Farm Practices and Milk Fatty Acids across Diverse European Dairy Farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eppenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression trees for identifying synergies and antagonisms interactions among farming practices influencing milk quality indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. pp.429-430, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between livestock intensification and feed-food competition in diverse European broiler and cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Bailly-Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eppenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two simulated heat waves on technological properties of cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie E. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité intrinsèque globale du lait de tank : de son évaluation à l’identification des combinaisons de pratiques d’élevage permettant de l’optimiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STELA 2024 - Incontournable lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STELA, May 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course change in lamb composition and reflectance properties: implications for authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving milk intrinsic quality: considering synergies and antagonisms of farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Organizing Committee of EAAP, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’équations basées sur le Moyen Infra Rouge pour estimer la fromageabilité des laits de vache en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.449-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cheese-making properties of bulk milk according to farming practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swiss Organizing Committee of EAAP, Aug 2021, Davos, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-918-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into farmhouse PDO cheese primary production environment to reconcile sanitary control and microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International ICFMH Conference - FoodMicro 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.28 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic study of dairy farms in a semi-mountain PDO cheese area (St Flour, Cantal, France): Ways and strategies to improve production system robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Meeting on Mountain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2844,724 +2978,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cold maturation on the milk acidification kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chamberland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. , Journal of Dairy Science, 108 (supplement 1), pp.308, 2025, Abstracts of the 2025 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. , Journal of Dairy Science, 108 (supplement 1), pp.386, 2025, Abstracts of the 2025 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cold maturation on the milk acification kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirine Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Labrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chamberland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville (Kentucky), United States. Journal of Dairy Science, 108 (Suppl.1), pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What is the effect of switching from a corn-based to a grass-based forage system on the contribution of dairy products to the human nutritional requirements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697088v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effect of switching from a corn-based to a grass-based forage system on the contribution of dairy products to the human nutritional requirements?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France. pp.40</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613767v1</w:t>
+                <w:t xml:space="preserve">hal-04697088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lerch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3571,114 +3705,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la qualité intrinsèque globale du lait de tank à partir de combinaisons de pratiques d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2022. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UCFAC072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04756045v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04756045v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3825,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. El-Khatib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bahlmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhanna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eppenstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#252;hl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Bailly-Caumette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gel&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ga&#252;zere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuvillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirine Zerrouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Morvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756045v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eppenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. El-Khatib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bahlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#252;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Bailly-Caumette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ga&#252;zere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuvillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirine Zerrouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Morvant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756045v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>