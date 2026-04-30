--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -429,235 +429,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+                <w:t xml:space="preserve">S. Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762154v1</w:t>
+                <w:t xml:space="preserve">hal-04278478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prache</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278478v1</w:t>
+                <w:t xml:space="preserve">hal-04762154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in fat skatole and indole content in lambs switched from a concentrate-based diet indoors to alfalfa grazing for various durations before slaughter</w:t>
               </w:r>
@@ -1793,385 +1793,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between livestock intensification and feed-food competition in diverse European broiler and cattle farms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of two simulated heat waves on technological properties of cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.712</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Louisville, United States. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448360v1</w:t>
+                <w:t xml:space="preserve">hal-05141117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two simulated heat waves on technological properties of cow milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie E. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Louisville, United States. pp.66</w:t>
+              <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141117v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Relationship between livestock intensification and feed-food competition in diverse European broiler and cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie E. Duclos</w:t>
+                <w:t xml:space="preserve">Eléa Bailly-Caumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eppenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Falabrègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403254v1</w:t>
+                <w:t xml:space="preserve">hal-05448360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité intrinsèque globale du lait de tank : de son évaluation à l’identification des combinaisons de pratiques d’élevage permettant de l’optimiser</w:t>
               </w:r>
@@ -2220,256 +2220,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course change in lamb composition and reflectance properties: implications for authentication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Improving milk intrinsic quality: considering synergies and antagonisms of farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.754</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Organizing Committee of EAAP, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286573v1</w:t>
+                <w:t xml:space="preserve">hal-04221003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving milk intrinsic quality: considering synergies and antagonisms of farming practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">Time-course change in lamb composition and reflectance properties: implications for authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Organizing Committee of EAAP, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221003v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’équations basées sur le Moyen Infra Rouge pour estimer la fromageabilité des laits de vache en France</w:t>
               </w:r>
@@ -2606,64 +2606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3349,234 +3349,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effect of switching from a corn-based to a grass-based forage system on the contribution of dairy products to the human nutritional requirements?</w:t>
+                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France. pp.40</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613767v1</w:t>
+                <w:t xml:space="preserve">hal-04697088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
+                <w:t xml:space="preserve">What is the effect of switching from a corn-based to a grass-based forage system on the contribution of dairy products to the human nutritional requirements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697088v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil: a nutritional strategy enhancing removal of dioxins and olychlorinated biphenyls in contaminated ewes</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eppenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. El-Khatib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bahlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#252;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Bailly-Caumette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ga&#252;zere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuvillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirine Zerrouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Morvant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756045v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eppenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. El-Khatib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Bahlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#252;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Bailly-Caumette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gel&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L&#233;ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ga&#252;zere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuvillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirine Zerrouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Morvant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756045v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>