--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -2806,316 +2806,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506032v1</w:t>
+                <w:t xml:space="preserve">hal-04289169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal comfort modeling in an urban environment for the development of a soft mode guidance application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289169v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort modeling in an urban environment for the development of a soft mode guidance application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506046v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janat Taerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4036,437 +4036,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
+                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126018v1</w:t>
+                <w:t xml:space="preserve">hal-02572404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
+                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572399v1</w:t>
+                <w:t xml:space="preserve">halshs-02126018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572409v1</w:t>
+                <w:t xml:space="preserve">hal-02572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
+                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572394v1</w:t>
+                <w:t xml:space="preserve">hal-02572409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572404v1</w:t>
+                <w:t xml:space="preserve">hal-02572394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône-Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
               </w:r>
@@ -5169,51 +5169,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5531,423 +5531,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des principales requalifications urbaines lyonnaises sur l’Îlot de Chaleur Urbain de Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Doctoral du laboratoire Environnement Ville et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126041v1</w:t>
+                <w:t xml:space="preserve">hal-01435594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des îlots de chaleur et de fraîcheur sur la Métropole de Lyon à l’aide de mesures couplées au sol et satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café Climat « Confort thermique et solutions fraîches en ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">. A multi-disciplinary management of flood risk based on rainfall interpolation, impact database and hydrological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435594v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et répartition spatiale des personnes vulnérables à la chaleur dans la métropole de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5976,65 +5907,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé et d’Environnement (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6181,51 +6112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/smart-cities/article/2020/05/05/l-abecedaire-de-la-ville_6038704_4811534.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoleurbainedelyon.universite-lyon.fr/etat-des-connaissances-sur-les-ilots-de-chaleur-urbains-icu-par-lucille-alonso--116849.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/smart-cities/article/2020/05/05/l-abecedaire-de-la-ville_6038704_4811534.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoleurbainedelyon.universite-lyon.fr/etat-des-connaissances-sur-les-ilots-de-chaleur-urbains-icu-par-lucille-alonso--116849.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>