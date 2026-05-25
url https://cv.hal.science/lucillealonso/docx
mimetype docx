--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1862,248 +1862,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126030v1</w:t>
+                <w:t xml:space="preserve">hal-02572861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hadjiosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572861v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habenular CB1 Receptors Control the Expression of Aversive Memories</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Selouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,51 +6112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/smart-cities/article/2020/05/05/l-abecedaire-de-la-ville_6038704_4811534.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoleurbainedelyon.universite-lyon.fr/etat-des-connaissances-sur-les-ilots-de-chaleur-urbains-icu-par-lucille-alonso--116849.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/smart-cities/article/2020/05/05/l-abecedaire-de-la-ville_6038704_4811534.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoleurbainedelyon.universite-lyon.fr/etat-des-connaissances-sur-les-ilots-de-chaleur-urbains-icu-par-lucille-alonso--116849.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Busquets-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.08.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>