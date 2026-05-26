--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1130,480 +1130,480 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (15), pp.1606-1616. </w:t>
+              <w:t xml:space="preserve">, In press, 27 (15), pp.204748731989411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004325v1</w:t>
+                <w:t xml:space="preserve">hal-02433564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of serum haptoglobin fucosylation profile in the diagnosis of hepatocellular carcinoma in patients with non-cirrhotic liver disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Imbert-Bismutd</w:t>
+                <w:t xml:space="preserve">Free cholesterol transfer to high-density lipoprotein (HDL) upon triglyceride lipolysis underlies the U-shape relationship between HDL-cholesterol and cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (15), pp.1606-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492638v1</w:t>
+                <w:t xml:space="preserve">hal-04004325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of the activities of novel cyclodipeptide oxidases: new tools for increasing chemical diversity of bioproduced 2,5-diketopiperazines in Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Moutiez</w:t>
+                <w:t xml:space="preserve">Input of serum haptoglobin fucosylation profile in the diagnosis of hepatocellular carcinoma in patients with non-cirrhotic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Peta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Lubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Imbert-Bismutd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-020-01432-y⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.681 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944247v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free cholesterol transfer to high-density lipoprotein (HDL) upon triglyceride lipolysis underlies the U-shape relationship between HDL-cholesterol and cardiovascular disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">In vivo characterization of the activities of novel cyclodipeptide oxidases: new tools for increasing chemical diversity of bioproduced 2,5-diketopiperazines in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Moutiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-020-01432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433564v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzophenone Photoreactivity in a Lipid Bilayer To Probe Peptide/Membrane Interactions: Simple System, Complex Information</w:t>
               </w:r>
@@ -3701,51 +3701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39011261"/>
+    <w:nsid w:val="D8B73EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3932,51 +3932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucrece-matheron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5875-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpm.unistra.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hecklab.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-fsi-ms3u.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibps.sorbonne-universite.fr/fr/plateformes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sadowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pu&#269;i&#263;-Bakovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-01004-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lubman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Imbert-Bismutd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-020-01432-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bechtella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kirschbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57LM31T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sakhno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrece Matheron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cribier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2013.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9H7KHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clavier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diebate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karoyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0467-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sachon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103134e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Thierry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMJXFG5Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sachon," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagan." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolbach," TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucrece-matheron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5875-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpm.unistra.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hecklab.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-fsi-ms3u.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibps.sorbonne-universite.fr/fr/plateformes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sadowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pionneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Pu&#269;i&#263;-Bakovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-023-01004-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lubman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Imbert-Bismutd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-020-01432-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bechtella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kirschbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cosset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57LM31T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sakhno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrece Matheron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cribier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2013.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9H7KHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clavier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diebate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karoyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0467-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sachon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac103134e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Thierry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMJXFG5Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sachon," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagan." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolbach," TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>