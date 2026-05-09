--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -1428,689 +1428,701 @@
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on Thermal and Fire Hazards of Humins in Support of Their Sustainable Use in Advanced Biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anitha Muralidhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (12), pp.16692-16701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b03971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Poly(butylene succinate) on Rapid Cooling and Heating: Toward Enhanced Nucleation by Graphene Nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duangdao Aht-Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereodynamic control of star-epoxy/anhydride crosslinking actuated by liquid-crystalline phase transitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6sm02624a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the non-isothermal crystallization of polymers: Application to poly(ethylene 2,5-furandicarboxylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Gabriël van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Silica Nanoclusters on Furfuryl Alcohol Polymerization and Molecular Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insights into the kinetics of thermal decomposition during continuous cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsiana Liavitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,737 +2140,737 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vyazovkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP00573C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organically modified montmorillonite and sepiolite clays on the physical properties of bio-based poly(ethylene 2,5-furandicarboxylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Gabriël van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Crystallization and Melting Behavior of a Long-Spaced Aliphatic Furandicarboxylate Biobased Polyester, Poly(dodecylene 2,5-furanoate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris G Papageorgiou</w:t>
+                <w:t xml:space="preserve">Morphology and thermal properties of novel clay-based poly(ethylene 2,5-furandicarboxylate) (PEF) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volga Niknam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Gabriël van Berkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (18), pp.5315</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335158v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and thermal properties of novel clay-based poly(ethylene 2,5-furandicarboxylate) (PEF) nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucrezia Martino</w:t>
+                <w:t xml:space="preserve">Fast Crystallization and Melting Behavior of a Long-Spaced Aliphatic Furandicarboxylate Biobased Polyester, Poly(dodecylene 2,5-furanoate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Tsanaktsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volga Niknam</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylianos Exarhopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bikiaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (18), pp.5315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589177v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and Self-Nucleation of Bio-based Poly(ethylene 2,5-furandicarboxylate) Probed by Fast Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kolstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 301 (5), pp.586-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and thermal properties of novel clay-based Poly (ethylene 2,5-furandicarboxylate) (PEF) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volga Niknam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.59800-59807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Transition Dynamics and Cooperativity Length of Poly(ethylene 2,5-furandicarboxylate) compared to Poly(ethylene terephthalate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,1135 +2885,1135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.16647-16658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star-epoxy mesogen with 1,3,5-triazine core: a model of A4B3 fractal polymerization in a liquid-crystalline thermoset media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sacarascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1221-1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the bio-based furanic polyesters: Synthesis and thermal behavior study of poly(octylene furanoate) using fast and temperature modulated scanning calorimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of calorimeter response from electrical signals for extracting kinetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.115-127</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 615, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154309v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Reinforcement of Epoxy-Based Nanocomposites with Aligned Magnetite-Sepiolite Hybrid Nanofiller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Alves Marins</w:t>
+                <w:t xml:space="preserve">From epoxidized linseed oil to bio-resin: an overall approach of epoxy/anhydride cross-linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.34-41</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (8), pp.1232-1243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150872v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal crystallization kinetics of Poly (ethylene 2,5-furandicarboxylate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasper van Berkel</w:t>
+                <w:t xml:space="preserve">Thermomechanical Behavior of a Novel Biobased Poly(Furfurylalcohol) / Silica Nanocomposite Elaborated by Smart Functionalization of Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (300), pp.466-474</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150884v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, properties and thermal behavior of Poly(decylene 2,5-furanoate): a biobased polyester from 2,5-furan dicarboxylic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bikiaris</w:t>
+                <w:t xml:space="preserve">Isothermal crystallization kinetics of Poly (ethylene 2,5-furandicarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitris G Papageorgiou</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kolstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazlo Sipos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.74592-74604</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (300), pp.466-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240016v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Behavior of a Novel Biobased Poly(Furfurylalcohol) / Silica Nanocomposite Elaborated by Smart Functionalization of Silica Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bosq</w:t>
+                <w:t xml:space="preserve">Synthesis, properties and thermal behavior of Poly(decylene 2,5-furanoate): a biobased polyester from 2,5-furan dicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Tsanaktsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bikiaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Exarhopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, pp.137-146</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.74592-74604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154311v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of calorimeter response from electrical signals for extracting kinetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic Reinforcement of Epoxy-Based Nanocomposites with Aligned Magnetite-Sepiolite Hybrid Nanofiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Alves Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Vincent</w:t>
+                <w:t xml:space="preserve">Francoise Giulieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Sauder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 615, pp.30-37</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240000v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From epoxidized linseed oil to bio-resin: an overall approach of epoxy/anhydride cross-linking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the bio-based furanic polyesters: Synthesis and thermal behavior study of poly(octylene furanoate) using fast and temperature modulated scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Tsanaktsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Exarhopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (8), pp.1232-1243</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150888v1</w:t>
+                <w:t xml:space="preserve">hal-01154309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial periodate oxidation and thermal cross-linking for the processing of thermoset All-Cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.54-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymerization as a Strategy to Combine Epoxidized Linseed Oil and Furfuryl Alcohol: The Design of a Fully Bio-Based Thermoset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,233 +4054,233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.4149-4161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for collecting experimental thermal analysis data for kinetic computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vyazovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chrissafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyoshi Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 590, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2014.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Biorefinery Side-Stream Products: Combination of Humins with Polyfurfuryl Alcohol for Composite Elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,682 +4325,682 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.2182−2190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonisothermal Crystallization Kinetics of biobased Poly(ethylene 2,5-furandicarboxylate) synthesized via direct esterification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215, pp.2065−2074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt and glass crystallization of PDMS and PDMS silica nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.7830-7840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Thermal behavior of Nanocomposites based on Poly(Ethyl methacrylate) and an Algerian Bentonite prepared via in situ polymerization initiated by Ni(II)α-Benzoinoxime Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability and kinetic study of poly (ethyl methacrylate-co-acrylonitrile) nanocomposites prepared by in situ polymerization in presence of an Algerian bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Djadoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 555, pp.30-36</w:t>
+              <w:t xml:space="preserve">, 2013, 569, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780621v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and kinetic study of poly (ethyl methacrylate-co-acrylonitrile) nanocomposites prepared by in situ polymerization in presence of an Algerian bentonite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Elaboration and Thermal behavior of Nanocomposites based on Poly(Ethyl methacrylate) and an Algerian Bentonite prepared via in situ polymerization initiated by Ni(II)α-Benzoinoxime Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ouaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 569, pp.127-133</w:t>
+              <w:t xml:space="preserve">, 2013, 555, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780625v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of pre-exponential factors and of the mathematical functions f(alpha) or G(alpha) that describe the reaction mechanism in a model-free way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 564, pp.59-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-isothermal crystallization of polytetrafluoroethylene in wide range of cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhuravlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.3407-3415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation on heating of supercooled gelatin solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5017,73 +5029,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (8), pp.698-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical gelation in gelatin solutions probed by ultra-fast calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5112,87 +5124,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (27), pp.7116-7121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Kinetic Pathway of Furfuryl Alcohol Polymerization Catalyzed by Green Montmorillonite Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Zavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,87 +5245,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (28), pp.8259-8268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Incorporation of Organically Modified Montmorillonite on the Reaction Mechanism of Epoxy/Amine Cure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,630 +5353,630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.5786−5794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for performing kinetic computations on thermal analysis data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vyazovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Burnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Pérez-Maqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 520 (1-2), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2011.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Thermal Behaviour of Poly(methyl methacrylate)/Maghnia Bentonite Nanocomposite prepared at room temperature via in situ polymerization initiated by a new Ni(II)α-Benzoinoxime Complex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green material composites from renewable resources: Polymorphic transitions and phase diagram of beeswax/rosin resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Darque-Ceretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Felder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 521 (1-2), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2011.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350044v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green material composites from renewable resources: Polymorphic transitions and phase diagram of beeswax/rosin resin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Thermal Behaviour of Poly(methyl methacrylate)/Maghnia Bentonite Nanocomposite prepared at room temperature via in situ polymerization initiated by a new Ni(II)α-Benzoinoxime Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ouaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ferfera-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (6), pp.3227-3233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00598744v1</w:t>
+                <w:t xml:space="preserve">hal-01350044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indigo-sepiolite nanohybrids: Temperature-dependent synthesis of two complexes and comparison with indigo-palygorskite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Giulieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (1), pp.371-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-amine based nanocomposites reinforced by silica nanoparticles. Relationships between morphologic aspects, cure kinetics and thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,461 +5991,461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (46), pp.22789-22795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indigo-sepiolite nanohybrids: Temperature-dependent synthesis of two complexes and comparison with indigo-palygorskite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Giulieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (1), pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing kinetics and chemorheological analysis of polyurethane formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (3), pp.Pages 518-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.20046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of differential scanning calorimetry (DSC) as a new technique for detection of adulteration in honeys. 1. Study of adulteration effect on honey thermal behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Antinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Aurières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cabrol-Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (1), pp.203-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf010752s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6580,51 +6592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schollaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Safou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wmb.2025.100238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Moraru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Essawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13030372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vyazovkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Burnham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Koga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giulieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Tosi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangdao Aht-Ong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02887" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Pin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02624a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Gabri&#235;l van Berkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Jong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Persello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12882" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Liavitskaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00573C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G Papageorgiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Tsanaktsis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Exarhopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bikiaris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volga Niknam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Berkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kolstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moncel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sacarascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papageorgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alves Marins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Giulieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazlo Sipos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.05.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W217SV8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chrissafis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Di Lorenzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.05.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7HG76Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouaad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djadoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhuravlev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Zavaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Burnham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Criado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. P&#233;rez-Maqueda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.03.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferfera-Harrar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.04.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12PK8510-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ovarlez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.12.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXB4V1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dimier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ8RPB2T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antinelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auri&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf010752s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7468WZ3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schollaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Safou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wmb.2025.100238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Moraru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Essawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13030372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vyazovkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Burnham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Koga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giulieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Muralidhara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Tosi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b03971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangdao Aht-Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Pin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02624a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Gabri&#235;l van Berkel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Jong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.02.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Persello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Liavitskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00573C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volga Niknam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G Papageorgiou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Tsanaktsis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Exarhopoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bikiaris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Berkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kolstad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Codou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moncel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sacarascu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sauder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazlo Sipos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alves Marins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Giulieri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papageorgiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.05.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W217SV8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chrissafis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Di Lorenzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.05.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7HG76Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djadoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhuravlev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Zavaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Burnham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Criado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. P&#233;rez-Maqueda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popescu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.03.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.04.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12PK8510-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferfera-Harrar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ovarlez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.12.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXB4V1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dimier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ8RPB2T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antinelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auri&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf010752s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7468WZ3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>