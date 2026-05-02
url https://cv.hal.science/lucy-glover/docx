--- v1 (2026-03-28)
+++ v2 (2026-05-02)
@@ -249,278 +249,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRISPR-based diagnostic tool to survey drug resistance in human African trypanosomiasis</w:t>
+                <w:t xml:space="preserve">A SHERLOCK toolbox for eco-epidemiological surveillance of African trypanosomes in domestic pigs from Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pérez Antón</w:t>
+                <w:t xml:space="preserve">Roger Eloiflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Pérez-Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssata Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimatou Boiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00933-25⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.RP106823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.106823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389986v1</w:t>
+                <w:t xml:space="preserve">hal-05273604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SHERLOCK toolbox for eco-epidemiological surveillance of African trypanosomes in domestic pigs from Western Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CRISPR-based diagnostic tool to survey drug resistance in human African trypanosomiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pérez-Antón</w:t>
+                <w:t xml:space="preserve">Elena Pérez Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssata Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimatou Boiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.RP106823. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e00933-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.106823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00933-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273604v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomic analysis of the response to DNA damage in Trypanosoma brucei</w:t>
               </w:r>
@@ -532,51 +532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gabriela Zavala Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -800,64 +800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Jane Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinna Rubio-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.e0384721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -917,77 +917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Tihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinna Rubio-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Crouzols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.851475. </w:t>
@@ -1038,90 +1038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHERLOCK4HAT: A CRISPR-based tool kit for diagnosis of Human African Trypanosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Liliana Perlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Ungeheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.104308. </w:t>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Kathrin Mehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Prorocic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Tihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (11), pp.e1010038. </w:t>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mSphere of Influence: Expanding the CRISPR Sphere with Single-Locus Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,642 +1633,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR in Parasitology: Not Exactly Cut and Dried!</w:t>
+                <w:t xml:space="preserve">A post-transcriptional respiratome regulon in trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bryant</w:t>
+                <w:t xml:space="preserve">Anna Trenaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Baumgarten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Najma Rachidi</w:t>
+                <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (13), pp.7063-7077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02874588v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent DNA Damage Foci and DNA Replication with a Broken Chromosome in the African Trypanosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Marques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olga Suska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (4), pp.e01252-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.01252-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-transcriptional respiratome regulon in trypanosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR in Parasitology: Not Exactly Cut and Dried!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Trenaman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Horn</w:t>
+                <w:t xml:space="preserve">Najma Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (13), pp.7063-7077. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.409-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107129v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02874588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escaping the immune system by DNA repair and recombination in African trypanosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilia Jane Mclaughlin</w:t>
+                <w:t xml:space="preserve">Monoallelic expression and epigenetic inheritance sustained by a Trypanosoma brucei variant surface glycoprotein exclusion complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.190182⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10823-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107126v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoallelic expression and epigenetic inheritance sustained by a Trypanosoma brucei variant surface glycoprotein exclusion complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Escaping the immune system by DNA repair and recombination in African trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Jane Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3023. </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.190182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10823-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.190182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107015v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03107126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into antitrypanosomal drug mode-of-action from cytology-based profiling</w:t>
               </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caia Dominicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Trenaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (11), pp.e0006980. </w:t>
@@ -2414,64 +2414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2512,395 +2512,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution analysis of multi-copy variant surface glycoprotein gene expression sites in African trypanosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VEX1 controls the allelic exclusion required for antigenic variation in trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Alsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3154-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (26), pp.7225-7230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600344113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107120v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear envelope and gene organization in parasitic protozoa: Specializations associated with disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-resolution analysis of multi-copy variant surface glycoprotein gene expression sites in African trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kirk Deitsch</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 209 (1-2), pp.104-113. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3154-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107121v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03107120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEX1 controls the allelic exclusion required for antigenic variation in trypanosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The nuclear envelope and gene organization in parasitic protozoa: Specializations associated with disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Obado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Alsford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horn</w:t>
+                <w:t xml:space="preserve">Kirk Deitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (26), pp.7225-7230. </w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1-2), pp.104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600344113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107112v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale RNAi screens for high-throughput phenotyping in bloodstream-form African trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Alsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,676 +2971,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locus-specific control of DNA resection and suppression of subtelomeric VSG recombination by HAT3 in the African trypanosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trypanosoma brucei aquaglyceroporin 2 is a high-affinity transporter for pentamidine and melaminophenyl arsenic drugs and the main genetic determinant of resistance to these drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Munday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonius Eze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (3), pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107111v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trypanosoma brucei aquaglyceroporin 2 is a high-affinity transporter for pentamidine and melaminophenyl arsenic drugs and the main genetic determinant of resistance to these drugs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Locus-specific control of DNA resection and suppression of subtelomeric VSG recombination by HAT3 in the African trypanosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (3), pp.651-663. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (20), pp.12600-12613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107152v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03107111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL2 Translesion Polymerase Is Essential for the Completion of Chromosomal DNA Replication in the African Trypanosome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Antigenic variation in African trypanosomes: the importance of chromosomal and nuclear context in VSG expression control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Alsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.10.034⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (12), pp.1984-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107124v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Break Site at Fragile Subtelomeres Determines Probability and Mechanism of Antigenic Variation in African Trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Alsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic variation in African trypanosomes: the importance of chromosomal and nuclear context in VSG expression control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PPL2 Translesion Polymerase Is Essential for the Completion of Chromosomal DNA Replication in the African Trypanosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Rudd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Jozwiakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan J Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (12), pp.1984-1993. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.554-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cmi.12215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107113v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03107124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaglyceroporin 2 controls susceptibility to melarsoprol and pentamidine in African trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Munday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aguinaga Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,64 +3704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosomal histone γH2A and the DNA damage response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 183 (1), pp.78-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3789,516 +3789,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03107110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping using parallel sequencing of RNA interference targets in the African trypanosome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microhomology-mediated deletion and gene conversion in African trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junho Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.115089.110⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.1372-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107133v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhomology-mediated deletion and gene conversion in African trypanosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-throughput phenotyping using parallel sequencing of RNA interference targets in the African trypanosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Alsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Obado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sanchez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (4), pp.1372-1380. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.915-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.115089.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03107115v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03107133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA breaks as triggers for antigenic variation in African trypanosomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Site-specific DNA double-strand breaks greatly increase stable transformation efficiency in Trypanosoma brucei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (6), pp.223. </w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (2), pp.194-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107131v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific DNA double-strand breaks greatly increase stable transformation efficiency in Trypanosoma brucei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DNA breaks as triggers for antigenic variation in African trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Alsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 166 (2), pp.194-197. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03107140v1</w:t>
+                <w:t xml:space="preserve">pasteur-03107131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence homology and microhomology dominate chromosomal double-strand break repair in African trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (8), pp.2608-2618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,90 +4332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of a trypanosome telomere leads to loss of silencing and progressive loss of terminal DNA in the absence of cell cycle arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Alsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (3), pp.872-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4449,64 +4449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repression of polymerase I‐mediated gene expression at Trypanosoma brucei telomeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (1), pp.93-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4540,90 +4540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagging a T. brucei RRNA locus improves stable transfection efficiency and circumvents inducible expression position effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Alsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taemi Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 144 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4657,77 +4657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex analysis of RNA interference defects in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Alsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139 (1), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Junior Eloiflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Perez Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssata Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dujeancourt Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHERLOCK4HAT: A CRISPR based toolkit for diagnosis of Human African Trypanosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSTITUT PASTEUR/UCSF QBI THIRD ANNUAL SYMPOSIUM ON INFECTIOUS DISEASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drs. Carla Saleh and Nevan Krogan,, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,51 +5019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHERLOCK4AAT, a new molecular method for highly sensitive and specific detection of animal African trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssata Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Perez Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,103 +5144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a molecular diagnostic toolbox for the detection of trypanosomatid parasites by SHERLOCK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pérez Antón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssata Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Kinetoplastid Molecular Cell Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Woods Hole, Massachusetts, USA, United States</w:t>
@@ -5314,51 +5314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Genetics in African Trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trypanosomatids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2116, pp.339-352, 2020, Methods in Molecular biology, 978-1-0716-0294-2 (online) ; 978-1-0716-0293-5 (print). </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5561,51 +5561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Obado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fridy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heged&#369;sov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor van Eeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Stein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P&#233;rez Ant&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt-Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Glover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00933-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273604v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eloiflin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P&#233;rez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Boiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04854518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mclaughlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gabriela Zavala Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107657" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Chandra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#272;akovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Foti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zeelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Straaten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03647000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jane Mclaughlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinna Rubio-Pena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03847-21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03646994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Tihon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinna Rubio-Pe&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.851475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Liliana Perlaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Faria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Luzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Brink" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00833-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mehnert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prorocic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcculloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thivolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00001-20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bryant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baumgarten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.03.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01252-19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trenaman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz455" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.190182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Boehm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Field" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10823-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caia Dominicus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Matthews" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3154-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Deitsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.07.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Alsford" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600344113" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sanchez-Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Munday" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonius Eze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rudd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Jozwiakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003260" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguinaga Andres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202885109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2012.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.115089.110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Jun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq981" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.03.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn104" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beattie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400575" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taemi Kawahara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2005.08.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107009v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perez Anton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Bart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Kassi N'Djetchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0294-2_21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Obado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fridy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heged&#369;sov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor van Eeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Stein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273604v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eloiflin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P&#233;rez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt-Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Boiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P&#233;rez Ant&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Glover" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00933-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04854518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mclaughlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gabriela Zavala Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107657" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Chandra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#272;akovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Foti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zeelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Straaten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03647000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jane Mclaughlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinna Rubio-Pena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03847-21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03646994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Tihon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinna Rubio-Pe&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.851475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Liliana Perlaza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Faria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Luzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Brink" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00833-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mehnert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prorocic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcculloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thivolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00001-20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trenaman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01252-19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02874588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bryant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baumgarten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.03.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Boehm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Field" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10823-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.190182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caia Dominicus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Ivens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Matthews" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Alsford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600344113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3154-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Deitsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.07.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sanchez-Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Munday" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonius Eze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt442" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rudd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Jozwiakowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguinaga Andres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Barrett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202885109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2012.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Jun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq981" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.115089.110" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.03.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn104" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beattie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400575" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taemi Kawahara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2005.08.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107009v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perez Anton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dujeancourt Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Bart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Kassi N'Djetchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Bart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03107149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0294-2_21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>