--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -575,51 +575,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -641,85 +641,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation des abords du pont Julien (La Pérussière, Bonnieux, Vaucluse) et la céramique des Xe - XIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïences de Montpellier entre Moyen Âge et époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -735,81 +830,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sèvres, une histoire céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, pp.28-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -831,164 +926,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427094v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1499,50 +1499,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Famagouste : indices d'une production de vaisselle à l'époque vénitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.259-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Château de Blauzac : un nouveau sol médiéval, à la mode du vert et brun.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1551,2922 +1633,2840 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uzès musée vivant, Bulletin les Amis du musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution d’un paysage en Orient médieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolween Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Véronique François</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (2), pp.867-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2008.7548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02180659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisans et marchands, 260 siècles de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques en usage à Potamia-Agios Sozomenos de l'époque médiévale à l'époque ottomane. Nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40, pp.259-310</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34 (1), pp.223-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cchyp.2004.1466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Michaelides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Nicolaïdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 132 (2), pp.867-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2008.7548⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 127 (2), pp.574-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2003.7336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le littoral de la Tunisie : étude géoarchéologique et historique (1987-1997) : la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38-39, pp.125-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/antaf.2002.1355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Jdidi (Tunisie) : Les basiliques I, II et III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Aded Ben Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Roucole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114/1 (1), pp.566-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2002.10722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAOCI : revue annuelle de la Société française d'étude de la céramique orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Céramiques du fond des mers = China-Mediterranean Sea, Routes and Exchange of Ceramics prior to 16th century : Les nouvelles découvertes. Actes du 2ème colloque de la Société française d'étude de la céramique orientale, 23 et 24 novembre 2000, SCAM, Paris, 2, pp.123-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre). La constitution des paysages dans l'Orient médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Michaelides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Nicolaïdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (2), pp.598-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2002.7112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2001, 375, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Butlletí informatiu de ceràmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71, gener-juny, pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et consommation de céramiques à Potamia (Chypre) de l'époque franque à l'époque ottomane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 127 (2), pp.574-577. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 125.2, pp.523-546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...375 lines deleted...]
-                <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre). La constitution des paysages dans l'Orient médiéval</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potamia-Agios Sozomenos (Chypre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Decock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 126 (2), pp.598-614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2002.7112⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.655 - 678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des jarres islamiques dans le midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Butlletí informatiu de ceràmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71, gener-juny, pp.28-34</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, volume 17, p. 226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers. Mille ans de commerce en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 375, pp.58-66</w:t>
+              <w:t xml:space="preserve">, 1999, 360, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique François</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un puits : reflet de la vie quotidienne à Montpellier au XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (17), pp.109-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1999.927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont Julien/La Pérussière. Bonnieux (Vaucluse).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2, pp.137-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Kairouan à Avignon : les voies de la faïence dans l'Occident médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Florence Richez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02988278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faïences médiévales, de Kairouan à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 360, pp.33-39</w:t>
+              <w:t xml:space="preserve">, 1998, Archéologia, 345, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02994674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cuisine à la Table : vaisselles de terre en Languedoc aux XlIIe et XIVe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, volume 17, p. 226-230</w:t>
+              <w:t xml:space="preserve">, 1997, 15-16, pp.215-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucle de ceinture en bronze doré (fin XIIIe - début XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 17 (17), pp.109-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1999.927⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 15-16, pp.324-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1997.1344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine du cobalt : du verre à la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 20 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.1996.939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des vaisselles médiévales à Arles : l'exemple du dépotoir des prêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35, pp.22-25</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, volume 14, p. 97-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bourg médiéval des potiers : un échange culturel en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Archéologia, 345, pp.44-53</w:t>
+              <w:t xml:space="preserve">, 1993, 290, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, Sainte-Barbe - Coeur d'îlot : les niveaux médiévaux et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, bilan 1991, pp.115-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El barrio de alfareros de Marsella en el s. XIII : Una transferencia de tecnologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de arqueología medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6, pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Andalus... à Marseille au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de l'Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimet (Bouches-du-Rhône) : à la recherche d'un atelier perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 15-16, pp.215-233</w:t>
+              <w:t xml:space="preserve">, 1992, Tome 10, p. 229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...716 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie, métallurgie et verrerie au début du VIe s. à Gardanne (B.-du-Rh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,1317 +5702,1317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GAYRAUD Roland-Pierre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.448, 2017, Fouilles de l’Institut français d’archéologie orientale ; 75 - Archéologie islamique, 978-2-7247-0693-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Barcelone et Montpellier. Pavements et cheminées de faïences des châteaux de Mèze XVIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Languedoc Roussillon, 80 p., 2013, Duo : monuments objets, 9782111383722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier Terre de faïences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 552 p., 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres de feu, de lumière et de songes dans le Midi français Xe-XXe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">lucie éditions, 408 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poteries d'Eaux. Les Eaux de la Terre, du Corps et du Ciel. Catalogue d'exposition, 16 juin - 16 septembre 2007 Aubagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie éditions &amp; Agglomération Pays d'Aubagne, 351 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biot, jarres, terrailles et fontaines, XVIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezzo, 124 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amphitrite, une épave aux Aresquiers. L'histoire du naufrage d'un navire marchand en route pour les Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pavlidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMD éd., 144 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00508737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages et métamorphoses de la jarre, catalogue d'exposition, Aubagne 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">association an Mil d'Aubagne, pp.192, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimités de faïence, carreaux de pavements et revêtements muraux en Languedoc et Provence XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Tapisseries Aix-en-Provence, 264 p., 2004, ‎ASIN : B000WI1FCW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanités de faïence. Entre Provence et Languedoc, carreaux de céramique espagnols XVème-XVIIIème siècle : [exposition], Arles, Museon arlaten, 18 novembre 2000-18 mars 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Museon Arlaten, 187 p., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers : le commerce de la céramique en Provence et Languedoc du Xe au XIXe siècle : [exposition] musée d'Istres, 27 mai-28 novembre 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edisud, 197 p., 1999, 2-7449-0101-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, les ateliers de potiers du XIIIe s. et le quartier Sainte-Barbe, Ve-XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 391 p., 1997, Documents d'Archéologie Française, n° 65, 978-2-7351-0621-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RMG Palais des Papes, pp.160, 1995, 2-906647-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église et son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...1264 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,137 +7824,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique d’époque islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Euzennat; Hédi Slim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches archéologiques tuniso-françaises à Rougga. I, le forum et ses abords (fouilles 1971-1974)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124-148, 2020, Archaeology of the Maghreb, 978-1-78969-825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’Université de médecine et l’apothicaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -7967,93 +8264,93 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.11-29, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : De l’épicier médiéval à l’apothicaire moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -8066,409 +8363,112 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.30-45, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...218 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02970945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,272 +8711,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+                <w:t xml:space="preserve">Les aiguières de Çanakkale, dites &amp;quot;Demoiselles d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALPHAND Monique; MARECHAL Magali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La chafarcani dans l'histoire du XVIe au XIXe siècle, des Indes à Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de l'hôtel d'Agar, pp.93, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-01381109v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429665v1</w:t>
+                <w:t xml:space="preserve">halshs-01429628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELAT, pp.103-106, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
@@ -9382,305 +9382,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les céramiques, miroir du quotidien aixois, entre Moyen Âge et Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NIN, Nuria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aix en Archéologie 25 ans de découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville d’Aix-en-Provence Direction Archéologie; Snoeck, pp.423-433, 2014, 978-94-6161-156-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Potamia-Agios Sozomenos. New archaeological data on the ceramic production and trade in Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetra Papanikola-Bakirtzi; Nicholas Coureas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cypriot medieval ceramics : Reconsiderations and new perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cyprus Research Centre and The AG Leventis fondation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-55, 2014, 978-9963-0-8133-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cyprus Research Centre and The AG Leventis fondation</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01104175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En cheminant le Sud..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NIN, Nuria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix en Archéologie 25 ans de découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville d’Aix-en-Provence Direction Archéologie; Snoeck, pp.423-433, 2014, 978-94-6161-156-7</w:t>
-[...97 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ville d'Aix-en-Provence Direction Archéologie; Snoeck, pp.434-437, 2014, 978-94-6161-156-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9860,301 +9860,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections revisitées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01386955v1</w:t>
+                <w:t xml:space="preserve">halshs-00815210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. Réattributions et énigmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des cours d’acanthes et des fonds bleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.136-159, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01387108v1</w:t>
+                <w:t xml:space="preserve">halshs-01386953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la mode de Berain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les vestiges de la Manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, Terre de faïences. Potiers et faïenciers entre Moyen Age et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.417-425, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00972005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier Favier après les Favier. Des céramiques au goût du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.448-457, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. Le triomphe de la faïence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10187,701 +10286,701 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.264-300, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’atelier Boissier. Les dernières productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.460-471, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépotoir du palais épiscopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fixot (M.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe épiscopal de Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Brepols, pp.248-268, 2012, Bibliothèque de l'Antiquité tardive, 978-2-503-54763-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections revisitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la mode de Berain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.136-159, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. Réattributions et énigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.448-457, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grotte dépotoire au Pila-Saint-Gély. La caverne des quarante potiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. La famille Boissier et l’atelier de Jacques Boissier et d’Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10901,838 +11000,739 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.250-252, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût montpelliérain à la fin du règne du Roi Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les chemins de la mémoire, réécritures et perception d’une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. L’ouverture à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq fragments de carreaux de revêtement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DURAND, Jannic; GIOVANNONI, Dorota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chypre entre Byzance et l'Occident, IVe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre; Somogy éditions d'art, pp.220-221, 2012, 978-2-35031-401-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. Un approvissionnement régional diversifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.36-48, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.36-48, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -11901,51 +11901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréjus Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11977,225 +11977,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les céramiques médiévales et le mobilier du Castelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacanaud Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Louis Poumeyrol, instituteur et archéologue. Les fouilles du Castellet « Aux origines de Fontvieille : Le Castellet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du musée de l’Arles et de la Provence antiques, pp.38-39, 2005, catalogue d’exposition. Château de Montauban, Fontvieille, 3 juin-2 oct. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01833380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Baba et les mille et une jarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Lith Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage d'argile : [Exposition Aubagne 2005]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association an Mil d'Aubagne, pp.10-98, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nicolaïdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,51 +12965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Martin-de-la-Brasque : Vaisselles d'usage courant à la fin de la période vaudoise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13144,747 +13144,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le studium revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMG Palais des Papes, pp.61-71, 1995, 2-906647-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provenances, laboratoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.51-55, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, le burgus oleriorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.34-39, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles : un dépotoir exceptionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Leenhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteries d'Oc, céramiques languedociennes VIIe-XVIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration éditions, pp.53-54, 75., 1995, 2 909 825 07 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, évolutions et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.40-50, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Marseille au Languedoc et au Comtat Venaissin : les chemins du vert et du brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.185-201, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Couleurs d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Amouric, Gabrielle Démians d'Archimbaud, Jean-Pierre Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.80-81, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïences en Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Leenhardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poteries d'Oc, céramiques languedociennes VIIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration éditions, pp. 65-69, 81-86., 1995, 2 909 825 07 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526718v1</w:t>
-              </w:r>
-[...572 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les chemins mènent à Manosque</w:t>
               </w:r>
@@ -14208,50 +14208,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manosque et les ateliers de Moyenne Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Abel; Henri Amouric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration, pp.56-59, 1993, 978-2-909825-03-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bourg des potiers au XIIIe siècle : un atelier &amp;quot;importé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des Découvertes. Marseille, de Protis à la reine Jeanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Histoire de Marseille, pp.36-49, 1993, 2-907-437-08-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique de Villemus. Une usine à la campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14260,305 +14454,111 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.118-120, 1993, 2.909.825.03.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Antiquité à la Renaissance Une longue tradition d’échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Abel; Henri Amouric. </w:t>
+              <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Narration, pp.56-59, 1993, 978-2-909825-03-8</w:t>
-[...166 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.13-14, 1993, 2.909.825.03.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14662,51 +14662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Martin-de-la-Brasque (Vaucluse), la céramique en usage à la fin de la réoccupation vaudoise (1545).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14742,50 +14742,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilier, éléments de datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Echallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FABRE Guilhem; FICHES, Jean-Luc; PAILLET Jean-Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aqueduc de Nîmes et le Pont du Gard, Archéologie, Géosystème et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil général du Gard; Centre national de la recherche scientifique, pp.284-287, 1991, 2-907597-01-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polyvalence et marginalité : Cucuron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14798,169 +14910,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique, l'archéologue et le potier. Etudes de céramiques à Aubagne et en Provence du XVIe au XIXe siècle. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-71, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466479v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-01430262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière du cloître cathédral de Viviers</w:t>
               </w:r>
@@ -15188,50 +15188,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porcelaines d'Orient et d'Occident dans le Midi français : du trésor princier à la demeure bourgeoise entre XVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV congresso AIECM3 Ravenna 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Cirelli Université de Bologne, Nov 2024, Ravenne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15243,171 +15338,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenada, Espagne. pp.181-190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63114/ax4ky878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.63114/ax4ky878⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03466976v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors héraldiques catalans du XVII e siècle en Provence : le miroir d'orgueil des Forbin</w:t>
               </w:r>
@@ -15823,50 +15823,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Italie et Midi Français « Un goût d’Italie », quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del L Convegno internazionale della ceramica, Savona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, Oct 2017, Savona, Italie. pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01864341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille et le Levant ottoman : flux (?) et poussières d’échanges entre XVIIe-et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15875,139 +15957,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès AIECM3 sur la céramique médiévale et moderne en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yayına Hazırlayan, Filiz Yenişehirlioğlu, Oct 2015, Antalya, Turquie. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860440v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01864341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucaire au XIVe siècle : un atelier de potier urbain à la façon de Saint-Quentin</w:t>
               </w:r>
@@ -16088,51 +16088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,51 +16200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importazioni e imitazioni locali di ceramica a Taches noires in Provenza nel XVIII-XIX secolo. Dati archeologici e archeometrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Di Febo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16574,312 +16574,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-03464664v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;bourg des Oliers&amp;quot; à Marseille au XIIIe siècle : un transfert de technologie d’al-Andalus</w:t>
               </w:r>
@@ -16960,51 +16960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave du Grand Congloué 4 : caractérisation archéologique et archéométrique d’un lot de céramiques à tâches noires de Albisola-Savona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17081,51 +17081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Potamia-Agios Sozomenos: New Archaeological Data on the Ceramic Production and the Trade in Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17511,50 +17511,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuovi dati archeometrici sulle produzioni di ceramiche invetriate e smaltate degli atelier di sainte-barbe, Marsiglia (XIII secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLII Convegno Internazionale della Ceramica, Savona, 29-30 maggio 2009. Fornaci : Tecnologia e produzione della ceramica in età medievale e moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Savone, Italy. pp.99-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché de la céramique entre Moyen Age et époque Moderne, en Provence et Languedoc, du renversement des flux à la guerre économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17602,152 +17697,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Arles, France. p. 281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843909v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00502176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -17852,178 +17852,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples de bacini dans les églises de Chypre</w:t>
+                <w:t xml:space="preserve">Céramiques du début de la période ottomane à Alexandrie (Egypte). Le comblement des citernes du chantier du patriarcat grec orthodoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
+                <w:t xml:space="preserve">Francis Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real - Almagro, Espagne. pp.881-890</w:t>
+              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real-Almagro, Espagne. pp.171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495961v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">halshs-00508286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de céramiques glaçurées et importées en Provence aux XIIe et XIIIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18038,208 +18051,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Ciudad Real - Almagro, Espagne. pp.937-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples de bacini dans les églises de Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacquemin</w:t>
+                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real-Almagro, Espagne. pp.171-192</w:t>
+              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real - Almagro, Espagne. pp.881-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00508286v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages de céramiques égyptiennes et témoins de production, datés par les fouilles d'Istabl Antar, Fustat (IXe–Xe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18372,51 +18372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de la chapelle Saint-Mauront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18713,64 +18713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18929,77 +18929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramiche invetriate di importazione in Provenza in epoca bassomedievale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19251,168 +19251,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulation des céramiques byzantines, chypriotes et du Levant chrétien en Provence, Languedoc et Corse du Xe au XIVe s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès International sur la Céramique Médiévale en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Thessalonique, Grèce. pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion – Table ronde. De Rome à Byzance ; de Fostat à Cordoue : évolution des faciès céramiques en Méditerranée (Ve-IXe siècles) (Edition: Michel Bonifay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Petridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès international sur la céramique Médiévale en Méditerranée : Thessaloniki, 11-16 Octobre 1999 actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM2, Oct 1999, Thessalonique, France. pp.523-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01956538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faïences montpelliéraines du XVIIe siècle : l’archéologie, l’érudition, les collections, les archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19428,87 +19536,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ceramiche nelle collezioni pubbliche e private. Studio, restauro et fruizione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Albisola Savone, Italie. pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi ritrovamenti di ceramiche medievali con smalto su ingobbio a Genova e in Provenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Gavagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19523,165 +19631,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramica in blu : diffusione e utilizzazione del blu nella ceramica : Atti del XXXV Convegno internazionale della ceramica Savona, 31 maggio-1 giugno 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Albisola savone, Italy. pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01558281v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00495640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction du décor bleu de cobalt dans le Midi français, de la fin du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -19801,51 +19801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics in the Society, Proceedings of the 6th European Meeting on Ancient Ceramics, Fribourg, 3-6 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Fribourg, Germany. pp.311-322</w:t>
@@ -20120,51 +20120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Nicolaïdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20494,50 +20494,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01783483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les productions de poteries de l’aire marseillaise et du pays d’Apt au cours de l’Antiquité tardive et du Haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 5ème colloque sur la céramique médiévale en Méditeranée occidentale : Rabat, 11-17 Novembre 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des céramiques méditerranéennes au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Recherches récentes d'archéologie médiévale en Corse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MARCHESI, Henri (SRA Corse), Apr 1994, Ajaccio, France. pp.69-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Faubourg des olliers de Marseille au XIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20559,73 +20749,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5e Colloque sur la Céramique Médiévale: "la Céramique Médiévale en Méditerranée occidentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.338-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des artisanats de la céramique et du verre : méthodes illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20654,247 +20844,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Andorra, Andorre. pp.133-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414393v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-01400794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale et post-médiévale en Provence : méthodes et résultats, bilan bibliographique.</w:t>
               </w:r>
@@ -21001,51 +21001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Landuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21109,51 +21109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21185,938 +21185,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers de potiers de Marseille Sainte-Barbe au XIIIe siècle : Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Andorre, Andorre. pp.123-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de poterie de l'aire marseillaise et du pays d'Apt au cours de l'Antiquité tardive et du Haut Moyen-Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manosque à la fin du moyen-âge et au début du XVIe siècle : la dialectique des sources écrites, des données de terrain et de laboratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramique glaçurée de l'Antiquité tardive et du haut Moyen-Age en France méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ceramica invetriata tardoantica e altomedievale in Italia : atti del Seminario, Certosa di Pontignano (Siena), 23-24 febbraio 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1990, Castelnuovo Berardenga (Sienna), Italie. pp.65-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Quarter of the Olliers in Thirteenth Century Marseilles, A transfer of technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Europe 1992 : a conference on medieval : archaeology in Europe, 21st-24th September 1992 at the University of York : pre-printed papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, York, United Kingdom. pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522766v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roquefeuille, une verrerie provençale aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de verriers de l'antiquité à la période pré-industrielle : actes des 4èmes rencontres de l'Association Française pour l'Archéologie du Verre (Rouen, 24-25 novembre 1989) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1989, Rouen, France. pp.139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importations de céramiques communes méditerranéennes dans le midi de la Gaule (Ve-VIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Ceramica medieval no mediterrâneo ocidental : [actas do IV Congresso Internacional], Lisboa, 16-22 novembro 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Nov 1987, Lisbonne, Espagne. pp.27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions avignonnaises au Moyen âge et à lépoque moderne : état des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches de laboratoire sur les ateliers médiévaux espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundo coloquio internacional de la ceramica medieval en el Mediterraneo Occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM2, Nov 1981, Toledo, France. pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22167,51 +22167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22279,51 +22279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des céramiques médiévales en Provence centrale : état des questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23031,165 +23031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sol de la Chapelle de Saint-Bacchi</w:t>
+                <w:t xml:space="preserve">La Porte Saint-Pierre et son oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouques : un village, son histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.197</w:t>
+              <w:t xml:space="preserve">, 2006, pp.181,182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01533491v1</w:t>
+                <w:t xml:space="preserve">halshs-01533474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte Saint-Pierre et son oratoire</w:t>
+                <w:t xml:space="preserve">Le sol de la Chapelle de Saint-Bacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouques : un village, son histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.181,182</w:t>
+              <w:t xml:space="preserve">, 2006, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01533474v1</w:t>
+                <w:t xml:space="preserve">halshs-01533491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les importations, Marseille les ateliers de Sainte-Barbe, Languedoc, le groupe montpelliérain, le groupe de Beaucaire, l'Uzège réfractaire, le groupe avignonnais calcaire</w:t>
               </w:r>
@@ -23510,50 +23510,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les céramiques locales et importées [Vieux-Habitants 2015]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BOUVART (P.). La Grivelière, Vieux-Habitants Basse-Terre (Guadeloupe). HADES, fouille archéologique préventive, rapport final d’opération archéologique époque contemporaine, octobre 2015, HADÈS Archéologie. 2015, p. 59-62, 131, 166-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23585,1415 +23664,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du mobilier céramique [Pointe-Noire, 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BOUVART (P.). La Grivelière, Vieux-Habitants Basse-Terre (Guadeloupe). HADES, fouille archéologique préventive, rapport final d’opération archéologique époque contemporaine, octobre 2015, HADÈS Archéologie. 2015, p. 59-62, 131, 166-170</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du mobilier céramique [Le Gosier, 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In GARROS (B.) dir. - Habitation Laprade, lotissement de la Bouaye, Le Gosier, Guadeloupe, HADES, Rapport Final d'Opération Archéologique, LA3M UMR 7298-AMU-CNRS, SRA de la Guadeloupe. 2013, 149-154 (199 p.), fig. 225-443 (498 fig.), p. 101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilier céramique [Saint-Martin 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique [Basse-Terre, 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GARROS (B.) dir. - L'E.H.P.A.D., ancienne école Jeanne d'Arc, Basse-Terre, Guadeloupe, HADES, Rapport Final d'Opération Archéologique, époques coloniale (XVIIe-XVIIIe siècles) et contemporaine (XIXe siècle), 2012, HADÈS Archéologie. 2012, 122-127 (vol. 1), fig. 298-368 (vol. 2) et p. 283-301 (vol. 3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries de céramiques de l’Habitation Perrinnelle, Saint-Pierre. Les niveaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique : XVIIe-XXe siècles ». Rapport d’activité 2011, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2011, pp.58-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), STOUVENOT (Chr.), THIRIOT (J.) (dir.). - Poterie Fidelin de Grande Baie à Terre-de-Bas (97). Fouille programmée 2010. Rapport Final d'Opération, LAMM; SRA Guadeloupe. 2011, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique [Vieux-Habitants, 2011]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BOUVART (P.). - Habitation La Grivelière, Vieux-Habitants (Guadeloupe), HADES, Rapport Final d'Opération Archéologique, périodes moderne et contemporaine, HADES. 2011, pp.48-52 (vol. 1) et fig. 158-191 (vol. 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...972 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25921,51 +25921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="319E39D3"/>
+    <w:nsid w:val="71799FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26152,51 +26152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>