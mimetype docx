--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2986,191 +2986,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers. Mille ans de commerce en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 360, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos des jarres islamiques dans le midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, volume 17, p. 226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880021v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un puits : reflet de la vie quotidienne à Montpellier au XIIIe s.</w:t>
               </w:r>
@@ -7923,51 +7923,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02970938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -7980,93 +7980,93 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970932v1</w:t>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -8079,69 +8079,69 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+                <w:t xml:space="preserve">halshs-02970932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique d’époque islamique</w:t>
               </w:r>
@@ -9946,129 +9946,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cours d’acanthes et des fonds bleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. Le triomphe de la faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.264-300, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’atelier Boissier. Les dernières productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.460-471, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir du palais épiscopal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fixot (M.) (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le groupe épiscopal de Fréjus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Brepols, pp.248-268, 2012, Bibliothèque de l'Antiquité tardive, 978-2-503-54763-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cours d’acanthes et des fonds bleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.136-159, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges de la Manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10101,73 +10471,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, Terre de faïences. Potiers et faïenciers entre Moyen Age et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.417-425, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier Favier après les Favier. Des céramiques au goût du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10187,1552 +10557,1182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.448-457, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections revisitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.264-300, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la mode de Berain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. Réattributions et énigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.460-471, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. La famille Boissier et l’atelier de Jacques Boissier et d’Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.250-252, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grotte dépotoire au Pila-Saint-Gély. La caverne des quarante potiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. L’ouverture à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût montpelliérain à la fin du règne du Roi Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les chemins de la mémoire, réécritures et perception d’une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.250-252, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq fragments de carreaux de revêtement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DURAND, Jannic; GIOVANNONI, Dorota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chypre entre Byzance et l'Occident, IVe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre; Somogy éditions d'art, pp.220-221, 2012, 978-2-35031-401-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. L’ouverture à la Méditerranée</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. Un approvissionnement régional diversifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.36-48, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...127 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
-[...256 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -11901,51 +11901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréjus Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11977,195 +11977,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Baba et les mille et une jarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Lith Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage d'argile : [Exposition Aubagne 2005]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association an Mil d'Aubagne, pp.10-98, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les céramiques médiévales et le mobilier du Castelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacanaud Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Louis Poumeyrol, instituteur et archéologue. Les fouilles du Castellet « Aux origines de Fontvieille : Le Castellet »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du musée de l’Arles et de la Provence antiques, pp.38-39, 2005, catalogue d’exposition. Château de Montauban, Fontvieille, 3 juin-2 oct. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01833380v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00496846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke.</w:t>
               </w:r>
@@ -14742,225 +14742,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyvalence et marginalité : Cucuron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique, l'archéologue et le potier. Etudes de céramiques à Aubagne et en Provence du XVIe au XIXe siècle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-71, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilier, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Echallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FABRE Guilhem; FICHES, Jean-Luc; PAILLET Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aqueduc de Nîmes et le Pont du Gard, Archéologie, Géosystème et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général du Gard; Centre national de la recherche scientifique, pp.284-287, 1991, 2-907597-01-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01430262v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01466479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière du cloître cathédral de Viviers</w:t>
               </w:r>
@@ -21185,50 +21185,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manosque à la fin du moyen-âge et au début du XVIe siècle : la dialectique des sources écrites, des données de terrain et de laboratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.385-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de poterie de l'aire marseillaise et du pays d'Apt au cours de l'Antiquité tardive et du Haut Moyen-Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers de potiers de Marseille Sainte-Barbe au XIIIe siècle : Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21250,276 +21453,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Andorre, Andorre. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Quarter of the Olliers in Thirteenth Century Marseilles, A transfer of technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+              <w:t xml:space="preserve">Medieval Europe 1992 : a conference on medieval : archaeology in Europe, 21st-24th September 1992 at the University of York : pre-printed papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, York, United Kingdom. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522766v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramique glaçurée de l'Antiquité tardive et du haut Moyen-Age en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21574,152 +21669,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ceramica invetriata tardoantica e altomedievale in Italia : atti del Seminario, Certosa di Pontignano (Siena), 23-24 febbraio 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1990, Castelnuovo Berardenga (Sienna), Italie. pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958338v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01522766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquefeuille, une verrerie provençale aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -21800,51 +21800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations de céramiques communes méditerranéennes dans le midi de la Gaule (Ve-VIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23031,165 +23031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte Saint-Pierre et son oratoire</w:t>
+                <w:t xml:space="preserve">Le sol de la Chapelle de Saint-Bacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouques : un village, son histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.181,182</w:t>
+              <w:t xml:space="preserve">, 2006, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01533474v1</w:t>
+                <w:t xml:space="preserve">halshs-01533491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sol de la Chapelle de Saint-Bacchi</w:t>
+                <w:t xml:space="preserve">La Porte Saint-Pierre et son oratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouques : un village, son histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.197</w:t>
+              <w:t xml:space="preserve">, 2006, pp.181,182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01533491v1</w:t>
+                <w:t xml:space="preserve">halshs-01533474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les importations, Marseille les ateliers de Sainte-Barbe, Languedoc, le groupe montpelliérain, le groupe de Beaucaire, l'Uzège réfractaire, le groupe avignonnais calcaire</w:t>
               </w:r>
@@ -24036,50 +24036,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilier céramique [Saint-Martin 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24098,136 +24177,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817639v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-00817652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique [Basse-Terre, 2012]</w:t>
               </w:r>
@@ -25921,51 +25921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71799FB1"/>
+    <w:nsid w:val="7E8430C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26152,51 +26152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>