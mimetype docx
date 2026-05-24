--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -575,51 +575,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -641,270 +641,270 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faïences de Montpellier entre Moyen Âge et époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sèvres, une histoire céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.28-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’occupation des abords du pont Julien (La Pérussière, Bonnieux, Vaucluse) et la céramique des Xe - XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -926,69 +926,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1499,191 +1499,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Château de Blauzac : un nouveau sol médiéval, à la mode du vert et brun.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uzès musée vivant, Bulletin les Amis du musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Famagouste : indices d'une production de vaisselle à l'époque vénitienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.259-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752191v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un paysage en Orient médieval</w:t>
               </w:r>
@@ -2100,291 +2100,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sidi Jdidi (Tunisie) : Les basiliques I, II et III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Aded Ben Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Roucole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114/1 (1), pp.566-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2002.10722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le littoral de la Tunisie : étude géoarchéologique et historique (1987-1997) : la céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38-39, pp.125-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/antaf.2002.1355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01956508v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03296997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Al-Andalus à Cannakale : les chemins de la céramique islamique dans le Midi français</w:t>
               </w:r>
@@ -2580,50 +2580,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rajoles Hispàniques a Provença i Llenguadoc. Segles XV-XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Butlletí informatiu de ceràmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71, gener-juny, pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanités de faïence, des décors sous influence espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2645,182 +2740,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 375, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et consommation de céramiques à Potamia (Chypre) de l'époque franque à l'époque ottomane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pont Julien/La Pérussière. Bonnieux (Vaucluse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucle de ceinture en bronze doré (fin XIIIe - début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,50 +4049,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El barrio de alfareros de Marsella en el s. XIII : Una transferencia de tecnologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de arqueología medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6, pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Andalus... à Marseille au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de l'Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille, Sainte-Barbe - Coeur d'îlot : les niveaux médiévaux et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4114,277 +4304,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, bilan 1991, pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimet (Bouches-du-Rhône) : à la recherche d'un atelier perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie, métallurgie et verrerie au début du VIe s. à Gardanne (B.-du-Rh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GAYRAUD Roland-Pierre. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6114,905 +6114,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'amphitrite, une épave aux Aresquiers. L'histoire du naufrage d'un navire marchand en route pour les Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pavlidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMD éd., 144 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00508737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biot, jarres, terrailles et fontaines, XVIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arezzo, 124 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">AMD éd., 144 p., 2006</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages et métamorphoses de la jarre, catalogue d'exposition, Aubagne 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">association an Mil d'Aubagne, pp.192, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Voyages et métamorphoses de la jarre, catalogue d'exposition, Aubagne 2005.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimités de faïence, carreaux de pavements et revêtements muraux en Languedoc et Provence XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">association an Mil d'Aubagne, pp.192, 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Tapisseries Aix-en-Provence, 264 p., 2004, ‎ASIN : B000WI1FCW</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Intimités de faïence, carreaux de pavements et revêtements muraux en Languedoc et Provence XVIe-XVIIIe siècles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanités de faïence. Entre Provence et Languedoc, carreaux de céramique espagnols XVème-XVIIIème siècle : [exposition], Arles, Museon arlaten, 18 novembre 2000-18 mars 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée des Tapisseries Aix-en-Provence, 264 p., 2004, ‎ASIN : B000WI1FCW</w:t>
+              <w:t xml:space="preserve">Museon Arlaten, 187 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vanités de faïence. Entre Provence et Languedoc, carreaux de céramique espagnols XVème-XVIIIème siècle : [exposition], Arles, Museon arlaten, 18 novembre 2000-18 mars 2001</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt mille pots sous les mers : le commerce de la céramique en Provence et Languedoc du Xe au XIXe siècle : [exposition] musée d'Istres, 27 mai-28 novembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Museon Arlaten, 187 p., 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edisud, 197 p., 1999, 2-7449-0101-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vingt mille pots sous les mers : le commerce de la céramique en Provence et Languedoc du Xe au XIXe siècle : [exposition] musée d'Istres, 27 mai-28 novembre 1999</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, les ateliers de potiers du XIIIe s. et le quartier Sainte-Barbe, Ve-XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 391 p., 1997, Documents d'Archéologie Française, n° 65, 978-2-7351-0621-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Richez</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Edisud, 197 p., 1999, 2-7449-0101-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RMG Palais des Papes, pp.160, 1995, 2-906647-15-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...121 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01397170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Église et son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7824,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
+                <w:t xml:space="preserve">La céramique d’époque islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Euzennat; Hédi Slim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches archéologiques tuniso-françaises à Rougga. I, le forum et ses abords (fouilles 1971-1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-148, 2020, Archaeology of the Maghreb, 978-1-78969-825-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -7881,93 +7967,93 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’apothicaire et ses pots</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -7980,93 +8066,93 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.46-63, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection de Jacques Bousquet un ensemble remarquable pour l’histoire de la faïence montpelliéraine : Catalogue de la collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
@@ -8079,155 +8165,69 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Hudowicz; Jean-Louis Vayssettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées, #Arts # Pharmacie #Montpellier, catalogue de l’exposition, Musée Fabre de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.65-83, 2020, 978-94-6161-622-7</w:t>
+              <w:t xml:space="preserve">, Snoeck; Musée Fabre, pp.84-115, 2020, 978-94-6161-622-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113926v1</w:t>
+                <w:t xml:space="preserve">halshs-02970938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine, l’apothicaire et ses pots à Montpellier entre XVIe et XVIIIe siècles : L’Université de médecine et l’apothicaire</w:t>
               </w:r>
@@ -8424,51 +8424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,714 +8711,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les aiguières de Çanakkale, dites &amp;quot;Demoiselles d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALPHAND Monique; MARECHAL Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chafarcani dans l'histoire du XVIe au XIXe siècle, des Indes à Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis de l'hôtel d'Agar, pp.93, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de la vallée de l’Huveaune</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne RAVOIRE; Alban HORRY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faïences et majoliques du XVe au début du XVIIe siècle en France à partir des découvertes archéologiques : pour un bilan des connaissances. Table ronde internationale, Sens, CEREP, 7-8 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaire de Bourgogne, pp.11-24, 2016, 978-2-36441-194-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Biot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.149-152, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.145-147, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Terre cuite glaçurée provençale de Vallauris</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale : Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita FERRI; Cecilia MOINE; Lara SABBIONESI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3, Faenza, Museo Internazionale delle Ceramiche 17-19 aprile 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All’insegna del Giglio, pp.67-75, 2016, 978-88-7814-698-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre cuite glaçurée ligure d’Albisola-Savona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MÉTREAU Laetitia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier la céramique au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CELAT, pp.99-102, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
+              <w:t xml:space="preserve">, CELAT, pp.103-106, 2016, Cahiers d’archéologie du CELAT, 41, Série Archéométrie 8, 978-2923663-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceramics from Potamia-Agios Sozomenos. New archaeological data on the ceramic production and trade in Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Fabienne RAVOIRE; Alban HORRY. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demetra Papanikola-Bakirtzi; Nicholas Coureas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faïences et majoliques du XVe au début du XVIIe siècle en France à partir des découvertes archéologiques : pour un bilan des connaissances. Table ronde internationale, Sens, CEREP, 7-8 septembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaire de Bourgogne, pp.11-24, 2016, 978-2-36441-194-4</w:t>
+              <w:t xml:space="preserve">Cypriot medieval ceramics : Reconsiderations and new perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cyprus Research Centre and The AG Leventis fondation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-55, 2014, 978-9963-0-8133-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...317 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques, miroir du quotidien aixois, entre Moyen Âge et Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9451,156 +9550,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NIN, Nuria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix en Archéologie 25 ans de découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville d’Aix-en-Provence Direction Archéologie; Snoeck, pp.423-433, 2014, 978-94-6161-156-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015184v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01104175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En cheminant le Sud..</w:t>
               </w:r>
@@ -9860,499 +9860,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collections revisitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00815210v1</w:t>
+                <w:t xml:space="preserve">halshs-01386955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. Le triomphe de la faïence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+                <w:t xml:space="preserve">A la mode de Berain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.264-300, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385691v1</w:t>
+                <w:t xml:space="preserve">halshs-01387107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’esprit des Flandres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. Réattributions et énigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01386889v1</w:t>
+                <w:t xml:space="preserve">halshs-01387108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de l’atelier Boissier. Les dernières productions</w:t>
+                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. Le triomphe de la faïence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.264-300, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.388-409, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’atelier Boissier. Les dernières productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.460-471, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépotoir du palais épiscopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fixot (M.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe épiscopal de Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Brepols, pp.248-268, 2012, Bibliothèque de l'Antiquité tardive, 978-2-503-54763-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cours d’acanthes et des fonds bleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10372,73 +10544,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.136-159, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges de la Manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10471,73 +10643,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, Terre de faïences. Potiers et faïenciers entre Moyen Age et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.417-425, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier Favier après les Favier. Des céramiques au goût du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10557,1182 +10729,1010 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.448-457, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.301-321, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A la mode de Berain</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. La famille Boissier et l’atelier de Jacques Boissier et d’Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.426-441, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.250-252, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grotte dépotoire au Pila-Saint-Gély. La caverne des quarante potiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.201-218, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. L’ouverture à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.250-252, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût montpelliérain à la fin du règne du Roi Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.226-249, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les chemins de la mémoire, réécritures et perception d’une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.53-61, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.342-387, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq fragments de carreaux de revêtement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DURAND, Jannic; GIOVANNONI, Dorota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chypre entre Byzance et l'Occident, IVe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre; Somogy éditions d'art, pp.220-221, 2012, 978-2-35031-401-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.512-513, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaisselier montpelliérain au Moyen Âge. Un approvissionnement régional diversifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.185-200, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.36-48, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...115 lines deleted...]
-                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. Des poteries de terre en faïence</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier hors la porte de la Blanquerie. Des productions entre archaïsme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.479-492, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
-[...170 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.76-98, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -11800,204 +11800,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions des ateliers de potiers de Fréjus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">Fréjus Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Forum Iulii à Fréjus. Les fouilles archéologiques de l'Espace Mangin : exposition, 9 juin - 24 septembre 2006, espace Paul-Vernet, Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville de Fréjus, pp.19, 2006, 2915816069</w:t>
+              <w:t xml:space="preserve">, Ville de Fréjus, pp.16-18, 2006, 2-915816-06-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01382725v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-01382735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions des ateliers de potiers de Fréjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Forum Iulii à Fréjus. Les fouilles archéologiques de l'Espace Mangin : exposition, 9 juin - 24 septembre 2006, espace Paul-Vernet, Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville de Fréjus, pp.16-18, 2006, 2-915816-06-9</w:t>
+              <w:t xml:space="preserve">, Ville de Fréjus, pp.19, 2006, 2915816069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01382735v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Baba et les mille et une jarre</w:t>
               </w:r>
@@ -12151,51 +12151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nicolaïdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,51 +12965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Martin-de-la-Brasque : Vaisselles d'usage courant à la fin de la période vaudoise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13144,50 +13144,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Couleurs d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Amouric, Gabrielle Démians d'Archimbaud, Jean-Pierre Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.80-81, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïences en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Leenhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteries d'Oc, céramiques languedociennes VIIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration éditions, pp. 65-69, 81-86., 1995, 2 909 825 07 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provenances, laboratoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.51-55, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, le burgus oleriorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.34-39, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles : un dépotoir exceptionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Leenhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteries d'Oc, céramiques languedociennes VIIe-XVIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration éditions, pp.53-54, 75., 1995, 2 909 825 07 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, évolutions et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.40-50, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Marseille au Languedoc et au Comtat Venaissin : les chemins du vert et du brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.185-201, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le studium revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13209,749 +13834,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMG Palais des Papes, pp.61-71, 1995, 2-906647-15-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Manosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...453 lines deleted...]
-              <w:t xml:space="preserve">Henri Amouric, Gabrielle Démians d'Archimbaud, Jean-Pierre Pelletier. </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Amouric; Gabrielle Démians d'Archimbaud; Jean-Pierre Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres de Durance, céramiques de l'Antiquité aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.80-81, 1995</w:t>
-[...157 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Musée de Digne, Musée de Gap, pp.96-98, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14208,142 +14208,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique de Villemus. Une usine à la campagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration, pp.118-120, 1993, 2.909.825.03.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manosque et les ateliers de Moyenne Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Abel; Henri Amouric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.56-59, 1993, 978-2-909825-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bourg des potiers au XIIIe siècle : un atelier &amp;quot;importé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14372,242 +14454,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des Découvertes. Marseille, de Protis à la reine Jeanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'Histoire de Marseille, pp.36-49, 1993, 2-907-437-08-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Antiquité à la Renaissance Une longue tradition d’échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narration, pp.13-14, 1993, 2.909.825.03.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin-de-la-Brasque (Vaucluse), la céramique en usage à la fin de la réoccupation vaudoise (1545).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Narration, pp.118-120, 1993, 2.909.825.03.5</w:t>
+              <w:t xml:space="preserve">, Narration, pp.61-63, 1993, 2 909 825 03 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant va la cruche à l'eau...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14626,143 +14712,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Abel, Henri Amouric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un goût d'Italie : céramiques et céramistes italiens en Provence du Moyen Age au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narration, pp.19-20, 1993, 2.909.825.03.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508665v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01508668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyvalence et marginalité : Cucuron.</w:t>
               </w:r>
@@ -15106,50 +15106,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porcelaines d'Orient et d'Occident dans le Midi français : du trésor princier à la demeure bourgeoise entre XVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV congresso AIECM3 Ravenna 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Cirelli Université de Bologne, Nov 2024, Ravenne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric, Lucy Vallauri. La céramique entre Provence et Barbarie du Moyen Age à l’époque Moderne. Troisième conférence thématique de l’’AIECM3 La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à a la période postmédiévale (VIe-XVIIIe siècle), Tunis-Oudhna, 02-04-décembre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15158,152 +15253,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième conférence thématique de l’’AIECM3 La production et la circulation de la céramique en Afrique du Nord de l’Antiquité tardive à a la période postmédiévale (VIe-XVIIIe siècle),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du patrimoine; UCL, Dec 2025, Tunis Oudna, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545617v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselles culinaires et d’usage quotidien en Martinique et Guadeloupe aux XVIIIe et XIXe siècle : des productions inspirées des importations ?</w:t>
               </w:r>
@@ -15823,50 +15823,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marseille et le Levant ottoman : flux (?) et poussières d’échanges entre XVIIe-et XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe congrès AIECM3 sur la céramique médiévale et moderne en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yayına Hazırlayan, Filiz Yenişehirlioğlu, Oct 2015, Antalya, Turquie. pp.47-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Italie et Midi Français « Un goût d’Italie », quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15875,139 +15957,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del L Convegno internazionale della ceramica, Savona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, Oct 2017, Savona, Italie. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864341v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01860440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucaire au XIVe siècle : un atelier de potier urbain à la façon de Saint-Quentin</w:t>
               </w:r>
@@ -16088,51 +16088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,51 +16200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importazioni e imitazioni locali di ceramica a Taches noires in Provenza nel XVIII-XIX secolo. Dati archeologici e archeometrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Di Febo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16574,50 +16574,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céramiques aux îles d’Amérique : la part de la Méditerranée (XVIIe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.440-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie de château d’un vaisselier : Roquevaire près Marseille, 1593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.215-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16652,234 +16829,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464664v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;bourg des Oliers&amp;quot; à Marseille au XIIIe siècle : un transfert de technologie d’al-Andalus</w:t>
               </w:r>
@@ -16960,51 +16960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave du Grand Congloué 4 : caractérisation archéologique et archéométrique d’un lot de céramiques à tâches noires de Albisola-Savona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17081,51 +17081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Potamia-Agios Sozomenos: New Archaeological Data on the Ceramic Production and the Trade in Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17511,57 +17511,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché de la céramique entre Moyen Age et époque Moderne, en Provence et Languedoc, du renversement des flux à la guerre économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arles, France. p. 281-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuovi dati archeometrici sulle produzioni di ceramiche invetriate e smaltate degli atelier di sainte-barbe, Marsiglia (XIII secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,178 +17697,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLII Convegno Internazionale della Ceramica, Savona, 29-30 maggio 2009. Fornaci : Tecnologia e produzione della ceramica in età medievale e moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Savone, Italy. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00502176v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-00843909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
@@ -17852,191 +17852,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques du début de la période ottomane à Alexandrie (Egypte). Le comblement des citernes du chantier du patriarcat grec orthodoxe</w:t>
+                <w:t xml:space="preserve">Exemples de bacini dans les églises de Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Choël</w:t>
+                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real-Almagro, Espagne. pp.171-192</w:t>
+              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real - Almagro, Espagne. pp.881-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00508286v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00495961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de céramiques glaçurées et importées en Provence aux XIIe et XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18051,195 +18038,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Ciudad Real - Almagro, Espagne. pp.937-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques du début de la période ottomane à Alexandrie (Egypte). Le comblement des citernes du chantier du patriarcat grec orthodoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
+                <w:t xml:space="preserve">Marie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VIII Congreso internacional de cerámica medieval en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real - Almagro, Espagne. pp.881-890</w:t>
+              <w:t xml:space="preserve">, AIECM2, Feb 2006, Ciudad Real-Almagro, Espagne. pp.171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00495961v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages de céramiques égyptiennes et témoins de production, datés par les fouilles d'Istabl Antar, Fustat (IXe–Xe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland-Pierre Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18372,51 +18372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de la chapelle Saint-Mauront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18713,64 +18713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramiche del gruppo Port Saint Symeon ware rinvenute a Genova, Marsiglia e Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18929,77 +18929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramiche invetriate di importazione in Provenza in epoca bassomedievale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19251,515 +19251,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les faïences montpelliéraines du XVIIe siècle : l’archéologie, l’érudition, les collections, les archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ceramiche nelle collezioni pubbliche e private. Studio, restauro et fruizione pubblica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albisola Savone, Italie. pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01557858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovi ritrovamenti di ceramiche medievali con smalto su ingobbio a Genova e in Provenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramica in blu : diffusione e utilizzazione del blu nella ceramica : Atti del XXXV Convegno internazionale della ceramica Savona, 31 maggio-1 giugno 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Albisola savone, Italy. pp.217-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion – Table ronde. De Rome à Byzance ; de Fostat à Cordoue : évolution des faciès céramiques en Méditerranée (Ve-IXe siècles) (Edition: Michel Bonifay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon Petridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès international sur la céramique Médiévale en Méditerranée : Thessaloniki, 11-16 Octobre 1999 actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Oct 1999, Thessalonique, France. pp.523-594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La circulation des céramiques byzantines, chypriotes et du Levant chrétien en Provence, Languedoc et Corse du Xe au XIVe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International sur la Céramique Médiévale en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Thessalonique, Grèce. pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...239 lines deleted...]
-                <w:t xml:space="preserve">Silvana Gavagnin</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction du décor bleu de cobalt dans le Midi français, de la fin du Moyen Âge à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramica in blu : diffusione e utilizzazione del blu nella ceramica : Atti del XXXV Convegno internazionale della ceramica Savona, 31 maggio-1 giugno 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2002, Albisola savone, Italy. pp.217-222</w:t>
+              <w:t xml:space="preserve">, Centro ligure per la storia della ceramica, May 2002, Albisola Italie. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -19801,51 +19801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics in the Society, Proceedings of the 6th European Meeting on Ancient Ceramics, Fribourg, 3-6 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Fribourg, Germany. pp.311-322</w:t>
@@ -20120,51 +20120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour une caractérisation des productions de Beyrouth entre domination franque et mamelouke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Nicolaïdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20494,70 +20494,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01783483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Faubourg des olliers de Marseille au XIIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5e Colloque sur la Céramique Médiévale: "la Céramique Médiévale en Méditerranée occidentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.338-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des artisanats de la céramique et du verre : méthodes illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Andorra, Andorre. pp.133-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les productions de poteries de l’aire marseillaise et du pays d’Apt au cours de l’Antiquité tardive et du Haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rigoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20585,1538 +20775,1348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 5ème colloque sur la céramique médiévale en Méditeranée occidentale : Rabat, 11-17 Novembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM2, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des céramiques méditerranéennes au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Recherches récentes d'archéologie médiévale en Corse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MARCHESI, Henri (SRA Corse), Apr 1994, Ajaccio, France. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01400794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale et post-médiévale en Provence : méthodes et résultats, bilan bibliographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5e Colloque sur la Céramique Médiévale: "la Céramique Médiévale en Méditerranée occidentale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.338-345</w:t>
+              <w:t xml:space="preserve">Cerâmica Medieval e Pos-medieval. Métodos e resultados para o seu estudo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude des artisanats de la céramique et du verre : méthodes illustrées</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01831141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions avignonnaises au Moyen Age et à l'époque moderne : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5ème colloque sur la céramique médiévale en Méditeranée occidentale :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.292-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones de production céramique et ateliers de potiers en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Foy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditeranée occidentale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manosque à la fin du moyen-âge et au début du XVIe siècle : la dialectique des sources écrites, des données de terrain et de laboratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.385-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de poterie de l'aire marseillaise et du pays d'Apt au cours de l'Antiquité tardive et du Haut Moyen-Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers de potiers de Marseille Sainte-Barbe au XIIIe siècle : Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : actes del 3r curs d'arqueologia d'Andorra del 30 de setembre al 4 d'octubre de 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1991, Andorra, Andorre. pp.133-211</w:t>
+              <w:t xml:space="preserve">, Sep 1991, Andorre, Andorre. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Quarter of the Olliers in Thirteenth Century Marseilles, A transfer of technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerâmica Medieval e Pos-medieval. Métodos e resultados para o seu estudo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.137-150</w:t>
+              <w:t xml:space="preserve">Medieval Europe 1992 : a conference on medieval : archaeology in Europe, 21st-24th September 1992 at the University of York : pre-printed papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, York, United Kingdom. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522766v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramique glaçurée de l'Antiquité tardive et du haut Moyen-Age en France méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5ème colloque sur la céramique médiévale en Méditeranée occidentale :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.292-304</w:t>
+              <w:t xml:space="preserve">La Ceramica invetriata tardoantica e altomedievale in Italia : atti del Seminario, Certosa di Pontignano (Siena), 23-24 febbraio 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1990, Castelnuovo Berardenga (Sienna), Italie. pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importations de céramiques communes méditerranéennes dans le midi de la Gaule (Ve-VIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditeranée occidentale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.35-48</w:t>
+              <w:t xml:space="preserve">A Ceramica medieval no mediterrâneo ocidental : [actas do IV Congresso Internacional], Lisboa, 16-22 novembro 1987</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Nov 1987, Lisbonne, Espagne. pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maurice Picon</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roquefeuille, une verrerie provençale aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve colloque international de la céramique médiévale en Méditerranée occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Rabat, Maroc. pp.385-389</w:t>
+              <w:t xml:space="preserve">Ateliers de verriers de l'antiquité à la période pré-industrielle : actes des 4èmes rencontres de l'Association Française pour l'Archéologie du Verre (Rouen, 24-25 novembre 1989) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1989, Rouen, France. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions avignonnaises au Moyen âge et à lépoque moderne : état des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Rigoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque sur la céramique médiévale en Méditerranée occidentale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc. pp.111-118</w:t>
+              <w:t xml:space="preserve">, Nov 1991, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches de laboratoire sur les ateliers médiévaux espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundo coloquio internacional de la ceramica medieval en el Mediterraneo Occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM2, Nov 1981, Toledo, France. pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22167,51 +22167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22279,51 +22279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des céramiques médiévales en Provence centrale : état des questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23510,1490 +23510,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les céramiques locales et importées [Vieux-Habitants 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In : BOUVART (P.). La Grivelière, Vieux-Habitants Basse-Terre (Guadeloupe). HADES, fouille archéologique préventive, rapport final d’opération archéologique époque contemporaine, octobre 2015, HADÈS Archéologie. 2015, p. 59-62, 131, 166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes céramologiques et patrimoniales, Château Depaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude des séries du BGPC, Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du mobilier céramique [Pointe-Noire, 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du mobilier céramique [Le Gosier, 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In GARROS (B.) dir. - Habitation Laprade, lotissement de la Bouaye, Le Gosier, Guadeloupe, HADES, Rapport Final d'Opération Archéologique, LA3M UMR 7298-AMU-CNRS, SRA de la Guadeloupe. 2013, 149-154 (199 p.), fig. 225-443 (498 fig.), p. 101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilier céramique [Saint-Martin 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. - PCRI Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe s., Rapport d'activité, Août-Septembre 2014, Service Régional de l’Archéologie en Martinique ; LA3M. 2015, pp.49-91</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : CARME (R.), DEMANGEOT (C.) dir. - Collège Eugène Vigne Avenue de Farciennes, Beaucaire, Gard, HADES, Rapport Final d’Opération Archéologique, LA3M; HADÈS Archéologie. 2012, 224-235, fig. 277-312 et p. 39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique [Basse-Terre, 2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : GARROS (B.) dir. - L'E.H.P.A.D., ancienne école Jeanne d'Arc, Basse-Terre, Guadeloupe, HADES, Rapport Final d'Opération Archéologique, époques coloniale (XVIIe-XVIIIe siècles) et contemporaine (XIXe siècle), 2012, HADÈS Archéologie. 2012, 122-127 (vol. 1), fig. 298-368 (vol. 2) et p. 283-301 (vol. 3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du mobilier céramique après inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. Rapport d'opération 2011 Saint-Pierre, épave Dobann, LA3M UMR 7298-AMU-CNRS. 2012, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des vestiges archéologique : Synthèse de l'ensemble du mobilier archéologique ; Synthèse générale des résultats selon l'analyse des mobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir. Projet Collectif de Recherche Interrégional " Poteries des îles françaises d'Amérique, Productions locales et importées, XVIIe-XXe siècles ", Rapport d'activité Novembre-Décembre 2013, Service Régional de l'Archéologie en Martinique; LA3M. 2014, pp.60-107</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : SERRA (L.) dir. - Rapport d'opération 2011 Saint-Pierre, épave Dobann, Rapport d'opération, LA3M UMR 7298-AMU-CNRS; Arkaeos, Aix-en-Provence. 2012, pp.40-48, 58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), STOUVENOT (Chr.), THIRIOT (J.) (dir.). - Poterie Fidelin de Grande Baie à Terre-de-Bas (97). Fouille programmée 2010. Rapport Final d'Opération, LAMM; SRA Guadeloupe. 2011, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier céramique [Vieux-Habitants, 2011]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : BOUVART (P.). - Habitation La Grivelière, Vieux-Habitants (Guadeloupe), HADES, Rapport Final d'Opération Archéologique, périodes moderne et contemporaine, HADES. 2011, pp.48-52 (vol. 1) et fig. 158-191 (vol. 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries de céramiques de l’Habitation Perrinnelle, Saint-Pierre. Les niveaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BONNISSENT (D.) dir. - L'Habitation Berg(e), Guadeloupe, Pointe-Noire, ZAC de Redeau, Histoire d'une caféière du XVIIIe au XXe siècle, INRAP, Rapport Final d'Opération Archéologique, avril 2013, INRAP. 2013, pp.79-113 et 209-254</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) (dir.). - Projet Collectif de Recherche Interrégional « Poteries des îles françaises d’Amérique : XVIIe-XXe siècles ». Rapport d’activité 2011, Service Régional de l’Archéologie en Martinique; service des patrimoines de la Guadeloupe; LA3M. 2011, pp.58-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir de l'Habitation Galion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In GARROS (B.) dir. - Habitation Laprade, lotissement de la Bouaye, Le Gosier, Guadeloupe, HADES, Rapport Final d'Opération Archéologique, LA3M UMR 7298-AMU-CNRS, SRA de la Guadeloupe. 2013, 149-154 (199 p.), fig. 225-443 (498 fig.), p. 101-116</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Amouric H. (dir.), Projet Collectif de Recherche Interrégional Poteries des îles françaises d’Amérique : XVIIe-XXe siècles. Rapport d’activité Service Régional de l'Archéologie en Martinique, Service des Patrimoines de la Guadeloupe, LAMM / UMR 6572, Aix-en-Provence. 2011, pp.88-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : BONISSENT (D.) dir. Saint-Martin, la plantation Mont Vernon, une architecture raisonnée, découverte de la sucrerie et du quartier des esclaves, INRAP, Rapport Final d'Opération Archéologique, INRAP. 2012, pp.61-68</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe; LAMM. 2011, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La céramique médiévale [Beaucaire]</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions locales et importées, XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...801 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25921,51 +25921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E8430C6"/>
+    <w:nsid w:val="2611F28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26152,51 +26152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucy-vallauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5795-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030198518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045314020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2004.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Aded Ben Khader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Roucole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antaf.2002.1355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Decock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1999.927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rigoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1991.1039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Betton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buravand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicola&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Euzennat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Slim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/defaultAll.asp?SubSeries=Archaeology+of+the+Maghreb&amp;amp;openAccess=" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romagnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland-Pierre Gayraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706932/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;gent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={93FA40B9-7DF7-4561-A0C3-6E6E252E882D}" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/kee/en/publications.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lith Jean-Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicola&#239;des" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aiecm3.com/fr/thessalonique-1999/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duli&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526718v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508665v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430262v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Echallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/alpara/1522" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63114/ax4ky878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Febo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309583v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cho&#235;l" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquemin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504843v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallauri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gavagnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508673v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558281v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hayes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon Petridis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reynolds" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roumi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469016v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414393v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533632v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761850v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381258v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397099v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vichy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Salvaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161452v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539925v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505035v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505477v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115520v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843710v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525836v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>