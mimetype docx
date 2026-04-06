--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -373,235 +373,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désengagement impossible. L’angoisse des professeurs des écoles débutants</w:t>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.11312⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716509v1</w:t>
+                <w:t xml:space="preserve">halshs-03689643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+                <w:t xml:space="preserve">Le désengagement impossible. L’angoisse des professeurs des écoles débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.83-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.11312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03689643v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’école comme problème public</w:t>
               </w:r>
@@ -923,217 +923,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir enseignant après la réforme. Premières analyses des positionnements et ajustements des candidats au concours 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir professeur après la réforme. Premières analyses des parcours et ajustements de candidats au concours 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272520v1</w:t>
+                <w:t xml:space="preserve">hal-01083969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir professeur après la réforme. Premières analyses des parcours et ajustements de candidats au concours 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir enseignant après la réforme. Premières analyses des positionnements et ajustements des candidats au concours 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166, pp.143-155</w:t>
+              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083969v1</w:t>
+                <w:t xml:space="preserve">hal-04272520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1391,273 +1391,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les profs ? Une analyse sociologique du travail invisible des enseignants</w:t>
+                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184704v1</w:t>
+                <w:t xml:space="preserve">hal-05184714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification, externalisation et émiettement du travail enseignant : Les effets du New Public Management dans les salles de classe</w:t>
+                <w:t xml:space="preserve">Que font les profs ? Une analyse sociologique du travail invisible des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184690v1</w:t>
+                <w:t xml:space="preserve">hal-05184704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
+                <w:t xml:space="preserve">Intensification, externalisation et émiettement du travail enseignant : Les effets du New Public Management dans les salles de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184714v1</w:t>
+                <w:t xml:space="preserve">hal-05184690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du travail et manifestations pathologiques chez les professeurs des écoles en France</w:t>
               </w:r>
@@ -2168,247 +2168,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The Victory of The Traditionnalists: About The Reception and The Translation of the &amp;quot;School Crisis&amp;quot; in The French mediatic Field”</w:t>
+                <w:t xml:space="preserve">Organisation de la table ronde « Interroger l’internationalisation des pratiques de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scuola Democratica, University of Cagliari, Jun 2019, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international CENS-AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507425v1</w:t>
+                <w:t xml:space="preserve">hal-05507453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la table ronde « Interroger l’internationalisation des pratiques de recherche »</w:t>
+                <w:t xml:space="preserve">« Les « bons » et les « mauvais » professeurs : les instances et les opérations de définition de la pratique professorale des professeurs des écoles lors de l’entrée dans le métier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CENS-AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507453v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les « bons » et les « mauvais » professeurs : les instances et les opérations de définition de la pratique professorale des professeurs des écoles lors de l’entrée dans le métier »</w:t>
+                <w:t xml:space="preserve">« The Victory of The Traditionnalists: About The Reception and The Translation of the &amp;quot;School Crisis&amp;quot; in The French mediatic Field”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Procence, France</w:t>
+              <w:t xml:space="preserve">First International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scuola Democratica, University of Cagliari, Jun 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507443v1</w:t>
+                <w:t xml:space="preserve">hal-05507425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie au &amp;quot;transversal&amp;quot;. Disparition progressive d’une discipline et reformulation des attentes institutionnelles en matière de formation des enseignants</w:t>
               </w:r>
@@ -2772,260 +2772,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It makes you laugh but it's not funny&amp;quot;: French audience and american comedy</w:t>
+                <w:t xml:space="preserve">« Retour sur la mise en politique d'un &amp;quot;problème public&amp;quot; : le travail de cadrage de la &amp;quot;crise de l'école&amp;quot; dans les cabinets ministériels de Jean-Pierre Chevènement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel international de l'European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès national de l’Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507368v1</w:t>
+                <w:t xml:space="preserve">hal-05507386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TV sitcoms through the cultural production field: an empirical approach of the logics of the field</w:t>
+                <w:t xml:space="preserve">It makes you laugh but it's not funny&amp;quot;: French audience and american comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Media Sociology Forum (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, New York City (NY), United States</w:t>
+              <w:t xml:space="preserve">Congrès annuel international de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507376v1</w:t>
+                <w:t xml:space="preserve">hal-05507368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Retour sur la mise en politique d'un &amp;quot;problème public&amp;quot; : le travail de cadrage de la &amp;quot;crise de l'école&amp;quot; dans les cabinets ministériels de Jean-Pierre Chevènement »</w:t>
+                <w:t xml:space="preserve">TV sitcoms through the cultural production field: an empirical approach of the logics of the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de l’Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Media Sociology Forum (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507386v1</w:t>
+                <w:t xml:space="preserve">hal-05507376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des « profanes » en politique ? Les usages d’une catégorie dans le débat public sur l’école</w:t>
               </w:r>
@@ -3072,84 +3072,214 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 209, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ancrages sociaux de la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3158,51 +3288,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (4), 2015, Les ancrages sociaux de la réception</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3212,51 +3342,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner et servir : le maintien d’un service public dans les cuisines du Crous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3279,810 +3409,810 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pudal, Romain; Sinigaglia, Jérémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-226, 2024, Champ social, 978-2-36512-378-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04652004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« « J’ai du mal à laisser l’école à l’école ». La continuité du service public quoiqu’il en coûte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémy Sinigaglia, Romain Pudal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l'école</w:t>
+                <w:t xml:space="preserve">Crise de l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF. </w:t>
+              <w:t xml:space="preserve">Agnès Van Zanten, Patrick Rayou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dictionnaires Quadrige</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890759v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507351v1</w:t>
+                <w:t xml:space="preserve">hal-03890728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crise de l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dictionnaires Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890728v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l’école</w:t>
+                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507290v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilisation décalée : les débats publics autour de la réforme du « collège unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le collège unique : éclairages socio-historiques sur la loi du 11 juillet 1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.161-176, 2016, 978-2-7535-5551-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilisation décalée. Les débats publics autour de la réforme du collège unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Collège unique. Eclairages socio-historiques sur la loi du 11 juillet 1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and Accountability in France: Much ado about (almost) nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobias Eberwein, Susanne Fengler, Epp Lauk &amp; Tanja Leppik-Bork. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Media Accountability - in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Herbert von Halem Verlag, 2011, 978-3-86962-038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and Accountability in France: Much ado about (almost) nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eberwein (Tobias), Fengler (Susanne), Lauk (Epp) (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Media Accountability - in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Herbert von Halem Verlag, 2011, 978-3-86962-038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4092,238 +4222,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Flandrin, Le Rire. Enquête sur la plus socialisée de toutes nos émotions (La Découverte, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Y Seguy (dir.), Variations autour de la &amp;quot;forme scolaire&amp;quot; : mélanges offerts à André D. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école des ouvriers. Comment des enfants d'ouvriers deviennent ouvriers (Paul Willis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.6699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4470,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.1266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.190.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.004.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03717567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cruzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.1266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.190.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.004.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03717567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cruzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>