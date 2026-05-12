--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -373,235 +373,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+                <w:t xml:space="preserve">Le désengagement impossible. L’angoisse des professeurs des écoles débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.11312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03689643v1</w:t>
+                <w:t xml:space="preserve">hal-03716509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désengagement impossible. L’angoisse des professeurs des écoles débutants</w:t>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.83-101. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.11312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716509v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’école comme problème public</w:t>
               </w:r>
@@ -923,217 +923,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir professeur après la réforme. Premières analyses des parcours et ajustements de candidats au concours 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir enseignant après la réforme. Premières analyses des positionnements et ajustements des candidats au concours 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166, pp.143-155</w:t>
+              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083969v1</w:t>
+                <w:t xml:space="preserve">hal-04272520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir enseignant après la réforme. Premières analyses des positionnements et ajustements des candidats au concours 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir professeur après la réforme. Premières analyses des parcours et ajustements de candidats au concours 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272520v1</w:t>
+                <w:t xml:space="preserve">hal-01083969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1391,273 +1391,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
+                <w:t xml:space="preserve">Que font les profs ? Une analyse sociologique du travail invisible des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184714v1</w:t>
+                <w:t xml:space="preserve">hal-05184704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les profs ? Une analyse sociologique du travail invisible des enseignants</w:t>
+                <w:t xml:space="preserve">Intensification, externalisation et émiettement du travail enseignant : Les effets du New Public Management dans les salles de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184704v1</w:t>
+                <w:t xml:space="preserve">hal-05184690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification, externalisation et émiettement du travail enseignant : Les effets du New Public Management dans les salles de classe</w:t>
+                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184690v1</w:t>
+                <w:t xml:space="preserve">hal-05184714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du travail et manifestations pathologiques chez les professeurs des écoles en France</w:t>
               </w:r>
@@ -2168,247 +2168,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la table ronde « Interroger l’internationalisation des pratiques de recherche »</w:t>
+                <w:t xml:space="preserve">« The Victory of The Traditionnalists: About The Reception and The Translation of the &amp;quot;School Crisis&amp;quot; in The French mediatic Field”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CENS-AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">First International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scuola Democratica, University of Cagliari, Jun 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507453v1</w:t>
+                <w:t xml:space="preserve">hal-05507425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les « bons » et les « mauvais » professeurs : les instances et les opérations de définition de la pratique professorale des professeurs des écoles lors de l’entrée dans le métier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The Victory of The Traditionnalists: About The Reception and The Translation of the &amp;quot;School Crisis&amp;quot; in The French mediatic Field”</w:t>
+                <w:t xml:space="preserve">Organisation de la table ronde « Interroger l’internationalisation des pratiques de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scuola Democratica, University of Cagliari, Jun 2019, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international CENS-AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507425v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie au &amp;quot;transversal&amp;quot;. Disparition progressive d’une discipline et reformulation des attentes institutionnelles en matière de formation des enseignants</w:t>
               </w:r>
@@ -2772,260 +2772,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Retour sur la mise en politique d'un &amp;quot;problème public&amp;quot; : le travail de cadrage de la &amp;quot;crise de l'école&amp;quot; dans les cabinets ministériels de Jean-Pierre Chevènement »</w:t>
+                <w:t xml:space="preserve">It makes you laugh but it's not funny&amp;quot;: French audience and american comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de l’Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel international de l'European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507386v1</w:t>
+                <w:t xml:space="preserve">hal-05507368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It makes you laugh but it's not funny&amp;quot;: French audience and american comedy</w:t>
+                <w:t xml:space="preserve">TV sitcoms through the cultural production field: an empirical approach of the logics of the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel international de l'European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international Media Sociology Forum (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507368v1</w:t>
+                <w:t xml:space="preserve">hal-05507376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TV sitcoms through the cultural production field: an empirical approach of the logics of the field</w:t>
+                <w:t xml:space="preserve">« Retour sur la mise en politique d'un &amp;quot;problème public&amp;quot; : le travail de cadrage de la &amp;quot;crise de l'école&amp;quot; dans les cabinets ministériels de Jean-Pierre Chevènement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Media Sociology Forum (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, New York City (NY), United States</w:t>
+              <w:t xml:space="preserve">Congrès national de l’Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507376v1</w:t>
+                <w:t xml:space="preserve">hal-05507386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des « profanes » en politique ? Les usages d’une catégorie dans le débat public sur l’école</w:t>
               </w:r>
@@ -3138,77 +3138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 209, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,561 +3350,561 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner et servir : le maintien d’un service public dans les cuisines du Crous</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« « J’ai du mal à laisser l’école à l’école ». La continuité du service public quoiqu’il en coûte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pudal, Romain; Sinigaglia, Jérémy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémy Sinigaglia, Romain Pudal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-226, 2024, Champ social, 978-2-36512-378-5</w:t>
+              <w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04652004v1</w:t>
+                <w:t xml:space="preserve">hal-05507310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « J’ai du mal à laisser l’école à l’école ». La continuité du service public quoiqu’il en coûte »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisiner et servir : le maintien d’un service public dans les cuisines du Crous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jérémy Sinigaglia, Romain Pudal (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pudal, Romain; Sinigaglia, Jérémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-226, 2024, Champ social, 978-2-36512-378-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507310v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l’école</w:t>
+                <w:t xml:space="preserve">Crise de l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Van Zanten, Patrick Rayou (dir.). </w:t>
+              <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, 2017</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dictionnaires Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507290v1</w:t>
+                <w:t xml:space="preserve">hal-03890759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890728v1</w:t>
+                <w:t xml:space="preserve">hal-05507351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l'école</w:t>
+                <w:t xml:space="preserve">Crise de l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF. </w:t>
+              <w:t xml:space="preserve">Agnès Van Zanten, Patrick Rayou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dictionnaires Quadrige</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890759v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Journalistic deontology authorities and media accountability instruments in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everybody wants them, but nobody knows how to make them work: journalistic deontology authorities and media accountability instruments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vera Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Handbook of Media Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9780367271756</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315616353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507351v1</w:t>
+                <w:t xml:space="preserve">hal-03890728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilisation décalée : les débats publics autour de la réforme du « collège unique »</w:t>
               </w:r>
@@ -4600,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.1266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.190.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.004.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03717567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cruzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.1266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.190.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera Zambrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vera-Zambrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.004.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03717567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cruzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315616353" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>