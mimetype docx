--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -1064,174 +1064,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors frontières</w:t>
+                <w:t xml:space="preserve">Hors frontières. Quelques expériences d’internationalisme en France (1966-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.139</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1 (11), pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.171.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947612v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Hors frontières. Quelques expériences d’internationalisme en France (1966-1968)</w:t>
+                <w:t xml:space="preserve">hal-02375331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (11), pp.139-160. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.171.0139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375331v1</w:t>
+                <w:t xml:space="preserve">hal-01947612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appel des Minguettes. Vénissieux, ses habitants et le président</w:t>
               </w:r>
@@ -1358,243 +1358,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Double morale. Rôles sexués et stigmates de genre au mitan des “Trente Glorieuses”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin de l’histoire n’aura pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.19-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elh.570⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02375336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’Antigone. Jalons pour une histoire de la désobéissance en démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Désobéir en démocratie, 155, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02375338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise face aux enjeux biopolitiques. Genre, jeunes, sexualité.</w:t>
               </w:r>
@@ -2229,579 +2229,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1968, a global moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1968 a trasnational event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Columbus, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-faire la révolution. 1968, fragments politiques, fragments poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La révolution en 3D. Textes, images, sons (1787-2440)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">68, l’extraordinaire de l’événement pour voir l’ordinaire autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Extraordinaires ordinaires », Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1968, a global moment</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1968 in France: general strike, new practices, new hopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1968 a trasnational event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Los años 68 : politica, sociedad y cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mexico City, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sexual revolution ? Politicization of sexuality and capacities for subversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracing Impacts and Representations of 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du peuple. La démocratie ouvrière et populaire en Mai-Juin 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populisme historique dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1968 in France: general strike, new practices, new hopes</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des Suds en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los años 68 : politica, sociedad y cultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mexico City, Mexique</w:t>
+              <w:t xml:space="preserve">Mai 68 vu des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment 68. Perspectives transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68 dans les Amériques et la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375365v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02375370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to change life ?</w:t>
               </w:r>
@@ -3927,857 +3927,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'œuvre du temps : mémoire, histoire, engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 2019, 979-10-351-0282-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œuvre du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 979-10-351-0282-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anamosa, 2019, 979-10-95772-57-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Éditions de la Sorbonne, 2019, 979-10-351-0282-1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France contemporaine. 10, La France à l'heure du monde, de 1981 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Points, 2019, 978-2-7578-6733-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 979-10-351-0282-1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1968. De grands soirs en petits matins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Seuil, pp.464, 2018, L'Univers historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Points, 2019, 978-2-7578-6733-4</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1968 : de grands soirs en petits matins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Seuil, 2018, 978-2-02-130157-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « années 1968 » : circulations révolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénia Palieraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 11, 2017, Monde(s) : histoire, espaces, relations, 978-2-7535-5494-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.171.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Seuil, 2018, 978-2-02-130157-1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolétaires de tous les pays, qui lave vos chaussettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.259, 2017, 978-2-7535-5231-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prolétaires de tous les pays, qui lave vos chaussettes », Le genre de l’engagement dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.259, 2017, 978-2-7535-5231-9</w:t>
+              <w:t xml:space="preserve">Ludivine Bantigny; Fanny Gallot; Fanny Bugnon (dir.). PUR, 2015, 978-2753552319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375320v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-01490674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hériter en politique. Filiations, générations et transmissions politiques (Allemagne, France et Italie (XIXe – XXe siècles)</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
+                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5110,93 +5110,93 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238635v1</w:t>
+                <w:t xml:space="preserve">halshs-04238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
+                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5235,93 +5235,93 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04287756v1</w:t>
+                <w:t xml:space="preserve">halshs-04238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
+                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5349,80 +5349,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238639v1</w:t>
+                <w:t xml:space="preserve">halshs-04238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
+                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5610,93 +5610,93 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238638v1</w:t>
+                <w:t xml:space="preserve">halshs-04238639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
+                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5724,80 +5724,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238633v1</w:t>
+                <w:t xml:space="preserve">halshs-04287756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
               </w:r>
@@ -6376,169 +6376,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le passé présent. 1968 : la référence à l’histoire au cœur de l’événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Moatti; Michèle Riot-Sarcey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi se référer au passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les éditions de l'Atelier/Éditions Ouvrières, 2018, 978-2-7082-4556-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’invention du “nouveau monde’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filles de mai : 68 dans la mémoire des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, 2018, 2-911803-84-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375346v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02375344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1968 : le réel et son double. Champs et hors-champs de l’événement</w:t>
               </w:r>
@@ -7897,51 +7897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CAEA767"/>
+    <w:nsid w:val="430CD0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8128,51 +8128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ludivinebantigny@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2021.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gorelick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-8663759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-4322954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.014.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03171020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_commune_au_present-9782348066696" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01684578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baub&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchesi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ludivinebantigny@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2021.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gorelick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-8663759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-4322954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.014.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03171020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_commune_au_present-9782348066696" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01684578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baub&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchesi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>