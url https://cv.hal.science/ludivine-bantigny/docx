--- v1 (2026-04-14)
+++ v2 (2026-05-13)
@@ -1358,174 +1358,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin de l’histoire n’aura pas lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Double morale. Rôles sexués et stigmates de genre au mitan des “Trente Glorieuses”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375338v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02375336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’Antigone. Jalons pour une histoire de la désobéissance en démocratie</w:t>
               </w:r>
@@ -2436,372 +2436,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A sexual revolution ? Politicization of sexuality and capacities for subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracing Impacts and Representations of 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madison, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place du peuple. La démocratie ouvrière et populaire en Mai-Juin 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populisme historique dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1968 in France: general strike, new practices, new hopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los años 68 : politica, sociedad y cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Mexico City, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A sexual revolution ? Politicization of sexuality and capacities for subversion</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment 68. Perspectives transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracing Impacts and Representations of 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madison, United States</w:t>
+              <w:t xml:space="preserve">68 dans les Amériques et la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des Suds en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai 68 vu des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02375365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to change life ?</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
+                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5110,93 +5110,93 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238638v1</w:t>
+                <w:t xml:space="preserve">halshs-04238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
+                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5235,69 +5235,69 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238635v1</w:t>
+                <w:t xml:space="preserve">halshs-04238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
               </w:r>
@@ -7897,51 +7897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="430CD0B9"/>
+    <w:nsid w:val="BABBEC39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8128,51 +8128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ludivinebantigny@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2021.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gorelick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-8663759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-4322954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.014.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03171020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_commune_au_present-9782348066696" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01684578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baub&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchesi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ludivinebantigny@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2021.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gorelick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00382876-8663759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-4322954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.171.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.014.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403296" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03171020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_commune_au_present-9782348066696" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01684578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baub&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchesi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>