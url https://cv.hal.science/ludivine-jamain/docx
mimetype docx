--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,2958 +66,3053 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transférabilité et adaptation d'une intervention de prévention au collège : Application de la méthode ASTAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e congrès de l'Association Francophone de Psychologie de la Santé. Les apports de la psychologie de la santé au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l'approche MAIHDA : L'exemple des effets des caractéristiques des élèves sur le jugement scolaire des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Viviand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheur·ses 2025 de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of students with disabilities: an intersectional approach to teachers' social judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Viviand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Group Meeting on Advancing Intersectional and Multiple Categorization Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Psychology, Jun 2025, Chemnitz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Cómo se forman las expectativas educacionales de los padres?: Factores individuales y sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional MEMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Educación, Pontificia Universidad Católica de Chile, Jul 2024, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding adolescent exposure to UV radiation : A psycho-socio-environmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cascais, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution des résultats de la Phase 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Projet APPI23 Université inclusive - Restitution des résultats de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales en contexte scolaire : poids de la composition sociale des écoles sur les attentes parentales de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées thématiques de l’ADRIPS sur les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte familial et réussite scolaire : distinguer les influences du niveau socio-culturel et du niveau économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SSRE/SSFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zurich, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les jeunes au cœur de la prévention des risques liés à l’exposition aux UV : intervention de co-construction de messages préventifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international francophone de RISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22839.29605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Télé)travail en Temps De Crise : Des Exigences Aux Ressources Pour Préserver La Santé Psychologique Et Les Équilibres De Vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gachet-Mauroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The weight of the school's socio-economic context in educational outcomes: the Chilean experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small group meeting Society in the classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASP-SPSSI, Jul 2022, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School Rurality: New Measure and Relationships With Family Socioeconomic Status, Parental Expectations, and Achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AERA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2022, San diego (Californie), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the school context in parental expectations’ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Biennial EARLI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, Aug 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le niveau socio-économique de la famille influence-t-il la réussite scolaire des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32e colloque de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca (Maroc), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pupils’ self-evaluation biases influence teachers’ judgments about their competence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure De Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, 2019, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlates of students’ self-evaluation bias of competence according to their level of achievement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, 2017, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités scolaires et perception sociale : pour une approche intersectionnelle des situations de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Viviand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Égalité, Diversité, Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR (UMR 5191), Jan 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement social des enseignants : quels effets du type de handicap, du sexe et de la classe sociale des élèves sur le contenu des stéréotypes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Viviand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 125 (4), pp.361-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.254.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Engagement in Times of Confinement: A Stress Process Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laurent-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1257-1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10964-022-01621-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ math achievement in a Chilean context: importance of family socioeconomic status and role of math self-concept and parental expectations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025420965731⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.919-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029866v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Students’ math achievement in a Chilean context: importance of family socioeconomic status and role of math self-concept and parental expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025420965731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779190v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre le biais d’auto-évaluation de compétence et la performance scolaire : rôle de l’autorégulation et de la compréhension des attentes de l’enseignant par l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (1), pp.197-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779183v1</w:t>
-              </w:r>
-[...1650 lines deleted...]
-                <w:t xml:space="preserve">hal-05052191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au collège avant et après installation de préaux : Mesures des expositions aux UV et évolution des comportements de protection (étude SOLSTEEN) : Protocole et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Romany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la promotion de la santé en milieu scolaire de l’INCa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès des adolescent·es pour prévenir les risques liés à l’exposition aux UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' awareness of how students estimate their competence and their subsequent judgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Biennal Meeting of the International Society for Study of Behavioural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of emotional regulation in the relationship between emotional support and academic self-evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Personality and Social Psychology Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nouelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du biais d’auto-évaluation sur la performance en lecture des garçons et filles à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l’Institut Carnot de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3027,141 +3122,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion d'incompétence en lecture : un phénomène qui peut affecter la performance des filles à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Daguzon; Bertille Joseph; Benoît Meslin; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Clermont-Ferrand, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,151 +3266,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Boissicat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes; Université Toulouse Jean Jaurès; Université du Québec (Montréal); Ministère de l'Education Nationale, de l'Enseignement Supérieur et de la Recherche. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3325,114 +3420,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biais d'auto-évaluation de compétence en français et en mathématiques chez les élèves de primaire : évolution et implications pour l'adaptation et la réussite scolaire des élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019GREAH006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02364688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3579,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Viviand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.254.0361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent-Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-022-01621-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025420965731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22839.29605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gachet-Mauroz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Romany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02364688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Viviand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22839.29605" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gachet-Mauroz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.254.0361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent-Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-022-01621-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025420965731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Romany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02364688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>