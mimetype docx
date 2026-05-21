--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -66,2470 +66,2470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement social des enseignants : quels effets du type de handicap, du sexe et de la classe sociale des élèves sur le contenu des stéréotypes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Viviand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (4), pp.361-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.254.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School Engagement in Times of Confinement: A Stress Process Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1257-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-022-01621-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Students’ math achievement in a Chilean context: importance of family socioeconomic status and role of math self-concept and parental expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025420965731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.919-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien entre le biais d’auto-évaluation de compétence et la performance scolaire : rôle de l’autorégulation et de la compréhension des attentes de l’enseignant par l’élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.197-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférabilité et adaptation d'une intervention de prévention au collège : Application de la méthode ASTAIRE</w:t>
+                <w:t xml:space="preserve">Apports de l'approche MAIHDA : L'exemple des effets des caractéristiques des élèves sur le jugement scolaire des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Bel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zoé Viviand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès de l'Association Francophone de Psychologie de la Santé. Les apports de la psychologie de la santé au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheur·ses 2025 de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027367v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'approche MAIHDA : L'exemple des effets des caractéristiques des élèves sur le jugement scolaire des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perception of students with disabilities: an intersectional approach to teachers' social judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Viviand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheur·ses 2025 de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Small Group Meeting on Advancing Intersectional and Multiple Categorization Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Psychology, Jun 2025, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098599v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of students with disabilities: an intersectional approach to teachers' social judgment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transférabilité et adaptation d'une intervention de prévention au collège : Application de la méthode ASTAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Viviand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Group Meeting on Advancing Intersectional and Multiple Categorization Research in Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Social Psychology, Jun 2025, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">13e congrès de l'Association Francophone de Psychologie de la Santé. Les apports de la psychologie de la santé au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136976v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Cómo se forman las expectativas educacionales de los padres?: Factores individuales y sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Internacional MEMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Educación, Pontificia Universidad Católica de Chile, Jul 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding adolescent exposure to UV radiation : A psycho-socio-environmental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des résultats de la Phase 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Projet APPI23 Université inclusive - Restitution des résultats de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales en contexte scolaire : poids de la composition sociale des écoles sur les attentes parentales de réussite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contexte familial et réussite scolaire : distinguer les influences du niveau socio-culturel et du niveau économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentina Giaconi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées thématiques de l’ADRIPS sur les inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès SSRE/SSFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zurich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029803v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte familial et réussite scolaire : distinguer les influences du niveau socio-culturel et du niveau économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales en contexte scolaire : poids de la composition sociale des écoles sur les attentes parentales de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Hascoët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Giaconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SSRE/SSFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Zurich, Suisse</w:t>
+              <w:t xml:space="preserve">journées thématiques de l’ADRIPS sur les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029797v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placer les jeunes au cœur de la prévention des risques liés à l’exposition aux UV : intervention de co-construction de messages préventifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international francophone de RISP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.22839.29605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Télé)travail en Temps De Crise : Des Exigences Aux Ressources Pour Préserver La Santé Psychologique Et Les Équilibres De Vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gachet-Mauroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weight of the school's socio-economic context in educational outcomes: the Chilean experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small group meeting Society in the classroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP-SPSSI, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Rurality: New Measure and Relationships With Family Socioeconomic Status, Parental Expectations, and Achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AERA, Apr 2022, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the school context in parental expectations’ development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Giaconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial EARLI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le niveau socio-économique de la famille influence-t-il la réussite scolaire des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hascoët</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentina Giaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e colloque de l’ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ self-evaluation biases influence teachers’ judgments about their competence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlates of students’ self-evaluation bias of competence according to their level of achievement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités scolaires et perception sociale : pour une approche intersectionnelle des situations de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Viviand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Égalité, Diversité, Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR (UMR 5191), Jan 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525695v1</w:t>
-              </w:r>
-[...692 lines deleted...]
-                <w:t xml:space="preserve">hal-03779183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2547,103 +2547,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au collège avant et après installation de préaux : Mesures des expositions aux UV et évolution des comportements de protection (étude SOLSTEEN) : Protocole et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Romany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la promotion de la santé en milieu scolaire de l’INCa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,90 +2681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès des adolescent·es pour prévenir les risques liés à l’exposition aux UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2802,64 +2802,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' awareness of how students estimate their competence and their subsequent judgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Biennal Meeting of the International Society for Study of Behavioural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Personality and Social Psychology Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nouelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2979,103 +2979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du biais d’auto-évaluation sur la performance en lecture des garçons et filles à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l’Institut Carnot de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -3136,90 +3136,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion d'incompétence en lecture : un phénomène qui peut affecter la performance des filles à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Daguzon; Bertille Joseph; Benoît Meslin; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Clermont-Ferrand, 2022</w:t>
@@ -3280,77 +3280,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biais d'auto-évaluation de compétence en français et en mathématiques chez les élèves de primaire : évolution et implications pour l'adaptation et la réussite scolaire des élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAH006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3674,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Viviand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22839.29605" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gachet-Mauroz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.254.0361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent-Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-022-01621-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025420965731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Romany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02364688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Viviand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.254.0361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent-Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-022-01621-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025420965731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22839.29605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gachet-Mauroz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Romany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02364688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>