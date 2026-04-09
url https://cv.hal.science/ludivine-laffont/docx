--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -559,377 +559,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2200,77 +2200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,277 +2306,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Halstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+                <w:t xml:space="preserve">hal-03284649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Halstead</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284649v1</w:t>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t>
               </w:r>
@@ -2687,90 +2687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3065,76 +3065,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
+                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3144,122 +3144,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019562v1</w:t>
+                <w:t xml:space="preserve">hal-01019189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
+                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3269,73 +3269,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019189v1</w:t>
+                <w:t xml:space="preserve">hal-01019562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
               </w:r>
@@ -3750,64 +3750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,51 +5941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AF20702"/>
+    <w:nsid w:val="D6F2C5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6172,51 +6172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>