--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -123,51 +123,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -559,377 +559,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
@@ -961,161 +961,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
+                <w:t xml:space="preserve">Temporal snapshot of parasitoid wasp communities on three flowering plant species and implications for the rosy apple aphid regulation ( Dysaphis plantaginea ) in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Ludivine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jouneau</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Dominga Mujica-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605027v1</w:t>
+                <w:t xml:space="preserve">hal-05597609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
               </w:r>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1229,161 +1229,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t>
+                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lelievre</w:t>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (9), </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533917v1</w:t>
+                <w:t xml:space="preserve">hal-01605027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t>
               </w:r>
@@ -1421,499 +1421,633 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate filaments promote nuclear mechanical constraints during somatic cell nuclear transfer in the mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.497-504. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cell.2012.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000765v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t>
+                <w:t xml:space="preserve">Intermediate filaments promote nuclear mechanical constraints during somatic cell nuclear transfer in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cell.2012.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000766v1</w:t>
+                <w:t xml:space="preserve">hal-01000765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1923,1672 +2057,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction précoce de la transférabilité d'embryons bovins par vidéomicroscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebukhan Derya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphase 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Halstead</w:t>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284649v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Halstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundouss Messoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019189v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019562v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to culture biopsied cells from in vitro bovine blastocysts for genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Scientifique AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2009, Poznan, Poland. 286 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv22n1Ab160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3598,997 +3732,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desnoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desnoës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadine Jampy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IETS 46th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundouss Messoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. International Annual Conference IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSIRO Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,113 +4741,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioImage Informatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,113 +4866,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international CRB Anim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,113 +4991,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,574 +5106,574 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5549,91 +5683,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sperm Binding Capacity in the Reservoir Using an In Vitro Model of Oviduct Epithelial Spheroids in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,70 +5780,70 @@
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Álvarez-Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spermatology. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2897, Springer US, pp.687-698, 2025, Methods in Molecular Biology, 978-1-0716-4405-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5719,161 +5853,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning for cell stage classification of animal embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5941,51 +6075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6F2C5AC"/>
+    <w:nsid w:val="F7F9F440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6172,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>