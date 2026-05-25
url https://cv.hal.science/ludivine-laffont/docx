--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -123,51 +123,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -291,2620 +291,2879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine ampullary and isthmic epithelial spheroids: proteomic profile and physiological features for in vitro studies of gamete-oviduct interactions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Marco</w:t>
+                <w:t xml:space="preserve">Supervised contrastive learning for cell stage classification of animal embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2025.101057⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-39214-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238375v1</w:t>
+                <w:t xml:space="preserve">hal-04937720v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylserine on sperm head interact with Annexin A5 on oviduct luminal cilia to form a sperm reservoir in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Barakat</w:t>
+                <w:t xml:space="preserve">Bovine ampullary and isthmic epithelial spheroids: proteomic profile and physiological features for in vitro studies of gamete-oviduct interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (1), pp.151471. </w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.101057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2025.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071023v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+                <w:t xml:space="preserve">Phosphatidylserine on sperm head interact with Annexin A5 on oviduct luminal cilia to form a sperm reservoir in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Elie Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (1), pp.151471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2024.151471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+                <w:t xml:space="preserve">hal-05071023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885356v1</w:t>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal snapshot of parasitoid wasp communities on three flowering plant species and implications for the rosy apple aphid regulation ( Dysaphis plantaginea ) in apple orchards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffon</w:t>
+                <w:t xml:space="preserve">Prediction of cell stages and cleavage durations of IVP bovine embryos with a deep learning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominga Mujica-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05597609v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal snapshot of parasitoid wasp communities on three flowering plant species and implications for the rosy apple aphid regulation ( Dysaphis plantaginea ) in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Dominga Mujica-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623940v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605027v1</w:t>
+                <w:t xml:space="preserve">hal-04885356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602417v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533917v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate filaments promote nuclear mechanical constraints during somatic cell nuclear transfer in the mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+                <w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cell.2012.0027⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000765v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Sepulveda-Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+                <w:t xml:space="preserve">Delphine Dube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000766v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intermediate filaments promote nuclear mechanical constraints during somatic cell nuclear transfer in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cell.2012.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction précoce de la transférabilité d'embryons bovins par vidéomicroscopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">From Division to Decision: Leveraging Temporal Cell-Stage Segmentation for Embryo Transferability Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ICIP 2026 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2026, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614044v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Prédiction précoce de la transférabilité d'embryons bovins par vidéomicroscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">RFIAP 2024 - Congrès Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331159v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Sebukhan Derya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Epiphase 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330599v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Halstead</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284649v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
+                <w:t xml:space="preserve">Michelle Halstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735842v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2940,2740 +3199,2990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737515v1</w:t>
+                <w:t xml:space="preserve">hal-02735842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounya Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundouss Messoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741099v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+                <w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019562v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019189v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attempts to culture biopsied cells from in vitro bovine blastocysts for genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Scientifique AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2009, Poznan, Poland. 286 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv22n1Ab160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Predicting IVP bovine embryo cell stages and cleavage durations with AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
+              <w:t xml:space="preserve">AETE 2025 - 41st annual conference of the European Embryo Transfer Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cork, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355532v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
+              <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517503v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367268v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
+              <w:t xml:space="preserve">AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355479v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
+                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETS 46th annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04354267v1</w:t>
+                <w:t xml:space="preserve">hal-04355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Brusq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soundouss Messoudi</w:t>
+                <w:t xml:space="preserve">Amadine Jampy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. International Annual Conference IETS</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t>
+              <w:t xml:space="preserve">IETS 46th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737592v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chebrout</w:t>
+                <w:t xml:space="preserve">Guillaume Brocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
+                <w:t xml:space="preserve">N. Le Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundouss Messoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. International Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788842v1</w:t>
+                <w:t xml:space="preserve">hal-02737592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioImage Informatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t>
+              <w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734854v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounya Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international CRB Anim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t>
+              <w:t xml:space="preserve">BioImage Informatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790636v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">Séminaire international CRB Anim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741775v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743467v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741293v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741300v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740946v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5683,331 +6192,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sperm Binding Capacity in the Reservoir Using an In Vitro Model of Oviduct Epithelial Spheroids in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Álvarez-Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spermatology. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2897, Springer US, pp.687-698, 2025, Methods in Molecular Biology, 978-1-0716-4405-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314887v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04937720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6075,51 +6434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F9F440"/>
+    <w:nsid w:val="9EB97C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-laffont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937720v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hachani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39214-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2012.0027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>