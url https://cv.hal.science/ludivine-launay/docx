--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,645 +428,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
+                <w:t xml:space="preserve">Holistic analysis of the determinants of antibiotic prescription in primary care in France: a cross-sectional study with nationwide panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Laplanche</w:t>
+                <w:t xml:space="preserve">Emmanuel Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guida</w:t>
+                <w:t xml:space="preserve">Pascal Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+                <w:t xml:space="preserve">Lea Messidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beranger</w:t>
+                <w:t xml:space="preserve">Renaud Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.1568-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaf102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317361v1</w:t>
+                <w:t xml:space="preserve">hal-05035361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+                <w:t xml:space="preserve">Effects of projected increases in heat exposure on linguistic development in two-year-old children: A longitudinal modified treatment policy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Ian Hough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Epidemiology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ee9.0000000000000423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339351v1</w:t>
+                <w:t xml:space="preserve">hal-05490670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic analysis of the determinants of antibiotic prescription in primary care in France: a cross-sectional study with nationwide panel data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Piednoir</w:t>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thibon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Verdon</w:t>
+                <w:t xml:space="preserve">Remi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaf102⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035361v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of projected increases in heat exposure on linguistic development in two-year-old children: A longitudinal modified treatment policy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Guilbert</w:t>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Hough</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epidemiology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.e423. </w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ee9.0000000000000423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490670v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early life exposure to heat and cold on linguistic development in two-year-old children: findings from the ELFE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.19. </w:t>
@@ -1232,404 +1232,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (6), pp.1363-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419496v1</w:t>
+                <w:t xml:space="preserve">hal-05419516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pouchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (6), pp.1363-1366. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.122434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02923-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419516v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198590v1</w:t>
@@ -1787,70 +1787,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1878,6407 +1878,5876 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419555v1</w:t>
+                <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198631v1</w:t>
+                <w:t xml:space="preserve">hal-04646786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and social inequities in continental France: an analysis of exposure to heat, air pollution, and lack of vegetation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Hough</w:t>
+                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emie Seyve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-024-00641-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444139v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and social inequities in continental France: an analysis of exposure to heat, air pollution, and lack of vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Kloog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fifre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-024-00641-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482807v1</w:t>
+                <w:t xml:space="preserve">hal-04444139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Esvan</w:t>
+                <w:t xml:space="preserve">Social Deprivation and Incidence of Pediatric Kidney Failure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Driollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (7), pp.2269-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04646786v2</w:t>
+                <w:t xml:space="preserve">hal-04730576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Deprivation and Incidence of Pediatric Kidney Failure in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Hogan</w:t>
+                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.04.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04730576v1</w:t>
+                <w:t xml:space="preserve">hal-04062024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.116425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062024v1</w:t>
+                <w:t xml:space="preserve">anses-04142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04142554v1</w:t>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+                <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+                <w:t xml:space="preserve">hal-04385849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.659. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15030659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385849v1</w:t>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaelle Derette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.473 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198644v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+                <w:t xml:space="preserve">Social Deprivation Is Associated With Lower Access to Pre-emptive Kidney Transplantation and More Urgent-Start Dialysis in the Pediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Krid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Deprivation Is Associated With Lower Access to Pre-emptive Kidney Transplantation and More Urgent-Start Dialysis in the Pediatric Population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.12.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563361v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (11), pp.5806. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.4374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03268410v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03589186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary team meetings: are all patients presented and does it impact quality of care and survival - a registry-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03589186v1</w:t>
+                <w:t xml:space="preserve">hal-03370000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Social Deprivation on the Proportion of Preemptive Kidney Transplantation: A Mediation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (10), pp.e750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary team meetings: are all patients presented and does it impact quality of care and survival - a registry-based study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bignon</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07022-x⟩</w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.089686082110232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370000v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+                <w:t xml:space="preserve">Socioeconomic Deprivation Does Not Impact Liver Transplantation Outcome for HCC: A Survival Analysis From a National Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (5), pp.1061-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558239v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Beaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619844v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Deprivation Does Not Impact Liver Transplantation Outcome for HCC: A Survival Analysis From a National Database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Lubrano</w:t>
+                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003340⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Environmental Contamination and Toxicology, 256, pp.179-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244842v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">The association between cervical cancer screening participation and the deprivation index of the location of the family doctor’s office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Serman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445289v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02894844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between cervical cancer screening participation and the deprivation index of the location of the family doctor’s office</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Collins</w:t>
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232814⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02894844v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Katalinic</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469617v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grandazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (3), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Zadnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Lokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Žagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285984v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (6), pp.1262-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385946v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02107199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Zadnik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856011v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Isabel Ribeiro</w:t>
+                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02107199v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Breast cancer subtype of French women is not influenced by socioeconomic status: A population-based-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reviews of Environmental Contamination and Toxicology, 12 (2), pp.e0170069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093911v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer subtype of French women is not influenced by socioeconomic status: A population-based-study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t>
+                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnould</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170069⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (26), pp.e7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05574373v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509995v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05558273v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.0 - 000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853560v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910096v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01344998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nane Copin</w:t>
+                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510015v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363581v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...372 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,82 +7756,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8372,137 +7841,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8512,51 +7981,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8578,84 +8047,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8665,173 +8134,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8899,51 +8368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C054872B"/>
+    <w:nsid w:val="172949C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9130,51 +8599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4006-9585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien G&#233;nard-Walton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02895-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Messidor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ee9.0000000000000423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adela&#239;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01173-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02923-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fifre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-024-00641-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hogan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.04.042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.12.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001203" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07022-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03244842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4006-9585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien G&#233;nard-Walton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02895-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Messidor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ee9.0000000000000423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adela&#239;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01173-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02923-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fifre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-024-00641-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hogan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.04.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.12.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07022-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03244842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>