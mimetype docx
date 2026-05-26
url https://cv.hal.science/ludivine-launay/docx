--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of timing of access to endoscopic drainage and social determinants of health on the prognosis of patients with periampullary cancer diagnosed through jaundice: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02895-7⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.17562848261426095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17562848261426095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028764v1</w:t>
+                <w:t xml:space="preserve">hal-05614683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic analysis of the determinants of antibiotic prescription in primary care in France: a cross-sectional study with nationwide panel data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lea Messidor</w:t>
+                <w:t xml:space="preserve">Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Verdon</w:t>
+                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.1568-1572. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (6), pp.1347-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaf102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02895-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035361v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of projected increases in heat exposure on linguistic development in two-year-old children: A longitudinal modified treatment policy analysis</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Epidemiology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (6), pp.e423. </w:t>
@@ -696,1397 +696,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
+                <w:t xml:space="preserve">Holistic analysis of the determinants of antibiotic prescription in primary care in France: a cross-sectional study with nationwide panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Laplanche</w:t>
+                <w:t xml:space="preserve">Emmanuel Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guida</w:t>
+                <w:t xml:space="preserve">Pascal Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Moissonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lea Messidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beranger</w:t>
+                <w:t xml:space="preserve">Renaud Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.1568-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaf102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317361v1</w:t>
+                <w:t xml:space="preserve">hal-05035361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Alexia Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rollot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Remi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030-1:123030-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339351v1</w:t>
+                <w:t xml:space="preserve">hal-05317361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early life exposure to heat and cold on linguistic development in two-year-old children: findings from the ELFE cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Guilbert</w:t>
+                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Adelaïde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Hough</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-025-01173-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075605v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+                <w:t xml:space="preserve">Impact of early life exposure to heat and cold on linguistic development in two-year-old children: findings from the ELFE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02895-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-025-01173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419525v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
+                <w:t xml:space="preserve">Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Stempfelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 69 (6), pp.1363-1366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02923-6⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 69 (6), pp.1347-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02895-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419516v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 285, pp.122434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Exploring heat risk in pregnant women: do environmental and social inequalities amplify heat exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Stempfelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (6), pp.1363-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02923-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198590v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of social deprivation and socioeconomic factors in patients with giant cell arteritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pouchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Delort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deshayes</w:t>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105742⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430554v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of social deprivation and socioeconomic factors in patients with giant cell arteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Rémi Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Sophie Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Anael Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (5), pp.105742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198631v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646786v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,5672 +2166,5806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and social inequities in continental France: an analysis of exposure to heat, air pollution, and lack of vegetation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emie Seyve</w:t>
+                <w:t xml:space="preserve">Fanny Delehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Kloog</w:t>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Fifre</w:t>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41370-024-00641-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444139v1</w:t>
+                <w:t xml:space="preserve">hal-04646786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Deprivation and Incidence of Pediatric Kidney Failure in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and social inequities in continental France: an analysis of exposure to heat, air pollution, and lack of vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Driollet</w:t>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+                <w:t xml:space="preserve">Itai Kloog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bacchetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Hogan</w:t>
+                <w:t xml:space="preserve">Grégory Fifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.04.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-024-00641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730576v1</w:t>
+                <w:t xml:space="preserve">hal-04444139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Deprivation and Incidence of Pediatric Kidney Failure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Driollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Calvar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Olivia Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bauwens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Julien Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (7), pp.2269-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062024v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.116425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Merville</w:t>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tron</w:t>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Belot</w:t>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15030659⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385849v1</w:t>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05198644v1</w:t>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaelle Derette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.473 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Deprivation Is Associated With Lower Access to Pre-emptive Kidney Transplantation and More Urgent-Start Dialysis in the Pediatric Population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Kwon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.12.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563361v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emie Seyve</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (11), pp.5806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social Deprivation Is Associated With Lower Access to Pre-emptive Kidney Transplantation and More Urgent-Start Dialysis in the Pediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Krid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03589186v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary team meetings: are all patients presented and does it impact quality of care and survival - a registry-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07022-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370000v1</w:t>
+                <w:t xml:space="preserve">inserm-03589186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Social Deprivation on the Proportion of Preemptive Kidney Transplantation: A Mediation Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary team meetings: are all patients presented and does it impact quality of care and survival - a registry-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001203⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430626v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effects of Social Deprivation on the Proportion of Preemptive Kidney Transplantation: A Mediation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Béchade</w:t>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.089686082110232. </w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (10), pp.e750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619844v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Deprivation Does Not Impact Liver Transplantation Outcome for HCC: A Survival Analysis From a National Database</w:t>
+                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Menahem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lubrano</w:t>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (5), pp.1061-1068. </w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.089686082110232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244842v1</w:t>
+                <w:t xml:space="preserve">hal-03619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic Deprivation Does Not Impact Liver Transplantation Outcome for HCC: A Survival Analysis From a National Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (5), pp.1061-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445289v1</w:t>
+                <w:t xml:space="preserve">hal-03244842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bertoldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Katalinic</w:t>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469617v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between cervical cancer screening participation and the deprivation index of the location of the family doctor’s office</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Serman</w:t>
+                <w:t xml:space="preserve">Martina Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Favre</w:t>
+                <w:t xml:space="preserve">David Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Collins</w:t>
+                <w:t xml:space="preserve">Alexander Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232814⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Environmental Contamination and Toxicology, 256, pp.179-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02894844v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guillot</w:t>
+                <w:t xml:space="preserve">The association between cervical cancer screening participation and the deprivation index of the location of the family doctor’s office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Serman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+                <w:t xml:space="preserve">Valérie Deken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02894844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grandazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (3), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of head and neck cancer on partner's sociability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285984v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856011v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Zadnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Katarina Lokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Žagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385946v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (6), pp.1262-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02107199v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02107199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093911v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer subtype of French women is not influenced by socioeconomic status: A population-based-study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviane Auguste</w:t>
+                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cortet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnould</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170069⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05574373v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Breast cancer subtype of French women is not influenced by socioeconomic status: A population-based-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reviews of Environmental Contamination and Toxicology, 12 (2), pp.e0170069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05509995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (26), pp.e7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+                <w:t xml:space="preserve">hal-05509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (10), </w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853560v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 71 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+                <w:t xml:space="preserve">ineris-01853560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363581v1</w:t>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Babin</w:t>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.0 - 000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01344998v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510015v1</w:t>
+                <w:t xml:space="preserve">inserm-01344998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05198656v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950127v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05574401v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7841,137 +7975,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7981,65 +8115,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,84 +8181,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8134,173 +8268,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8368,51 +8502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172949C9"/>
+    <w:nsid w:val="6CE3FD11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8599,51 +8733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4006-9585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien G&#233;nard-Walton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02895-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Messidor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ee9.0000000000000423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adela&#239;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01173-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02923-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fifre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-024-00641-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hogan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.04.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.12.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07022-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03244842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4006-9585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien G&#233;nard-Walton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Kam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848261426095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02895-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ee9.0000000000000423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Messidor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adela&#239;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01173-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02923-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105742" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fifre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-024-00641-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hogan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.04.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Kwon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.12.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07022-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001203" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03244842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003340" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>