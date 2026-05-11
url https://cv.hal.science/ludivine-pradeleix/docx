--- v0 (2026-04-04)
+++ v1 (2026-05-11)
@@ -545,412 +545,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of cucumber irrigation: Unplanned water reuse versus groundwater resources in Tipaza (Algeria)</w:t>
+                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Azeb</w:t>
+                <w:t xml:space="preserve">Jochen Froebrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Hartani</w:t>
+                <w:t xml:space="preserve">Eva Ludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
+                <w:t xml:space="preserve">Dominique Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouredddin Hajjaji</w:t>
+                <w:t xml:space="preserve">Nebo Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Reuse and Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.227-238. </w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (51), pp.6-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wrd.2020.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913578v1</w:t>
+                <w:t xml:space="preserve">hal-02371212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing environmental impacts of groundwater irrigation using the life cycle assessment method: application to a Tunisian arid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Froebrich</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (S1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371212v1</w:t>
+                <w:t xml:space="preserve">hal-01959134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing environmental impacts of groundwater irrigation using the life cycle assessment method: application to a Tunisian arid region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of cucumber irrigation: Unplanned water reuse versus groundwater resources in Tipaza (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Azeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouredddin Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (S1), pp.117-125. </w:t>
+              <w:t xml:space="preserve">Journal of Water Reuse and Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ird.2241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wrd.2020.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959134v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of contrasted groundwater pumping systems assessed by life cycle assessment methodology: contribution to the water–energy Nexus study</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pradeleix@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Azeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredddin Hajjaji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2020.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2241" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Jaouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1865" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KXHL04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pradeleix@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Azeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredddin Hajjaji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2020.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Jaouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1865" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KXHL04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>